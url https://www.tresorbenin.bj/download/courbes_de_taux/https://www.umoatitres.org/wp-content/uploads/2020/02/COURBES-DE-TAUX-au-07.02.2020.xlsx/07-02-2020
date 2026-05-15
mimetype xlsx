--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf388ff81f404bc0f7d32de10293ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b81b9cbe960995f0d5219630fd353.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30539252c1bbc5215f89311d2e0ab1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf388ff81f404bc0f7d32de10293ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201c85451175d5779aedbd7177b8e04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f759e9addfdc00e6fc62dd56844ba6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf388ff81f404bc0f7d32de10293ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b9702498015dd33e45e7a0fdf924.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc3dd891d546f2f5b67adf1f38b0f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf388ff81f404bc0f7d32de10293ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e92cb314a7f50944674b421e090568.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7622d8e699c5490539364991274b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf388ff81f404bc0f7d32de10293ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f5ba7e1e7a014a6c4bdf1fe105551.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e7fe336ec92fe320b54cc9127712c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf388ff81f404bc0f7d32de10293ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d4ebc44771f3df28767deedc78448.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c37fcc7aa492811dd4866623e10d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf388ff81f404bc0f7d32de10293ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dc82db0ce1cbc00b73f6530c7f846.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505ba175577b30d4ee31db2278a9a69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf388ff81f404bc0f7d32de10293ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9bd4720265d25614ac1ea625e604.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efc1fdb5fef051005b3d0fc5a4b37b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>