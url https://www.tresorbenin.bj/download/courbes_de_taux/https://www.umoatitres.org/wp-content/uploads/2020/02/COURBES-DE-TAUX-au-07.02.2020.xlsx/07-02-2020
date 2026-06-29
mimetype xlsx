--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30539252c1bbc5215f89311d2e0ab1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7d7540b27b2d1cf9a4f7b4c4bfa9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f759e9addfdc00e6fc62dd56844ba6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e4c7c12d3c01ba6b53d237b7aead.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc3dd891d546f2f5b67adf1f38b0f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660acf610b0933ce17f1b5f403bab53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7622d8e699c5490539364991274b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95647b42b5f480c1984b6361f08251.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e7fe336ec92fe320b54cc9127712c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a51730df18c968f3c6d403eaf2d71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c37fcc7aa492811dd4866623e10d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326a22aa46a2e3af0622e9c71509350.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505ba175577b30d4ee31db2278a9a69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982d25252974c8e5ebae2865148d9fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5511998818addad9c6f84f9a06623.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efc1fdb5fef051005b3d0fc5a4b37b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62743a25956385aea50ff3408972d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>