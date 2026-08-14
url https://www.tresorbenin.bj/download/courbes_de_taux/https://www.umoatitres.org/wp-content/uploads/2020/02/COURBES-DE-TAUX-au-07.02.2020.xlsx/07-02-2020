--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7d7540b27b2d1cf9a4f7b4c4bfa9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e516e3be20715e4d75174ad4c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1b9b01a8e82d7a61b6cd423b32e32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e4c7c12d3c01ba6b53d237b7aead.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e516e3be20715e4d75174ad4c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca38653ef6d8d3c45dde9583a79cd52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660acf610b0933ce17f1b5f403bab53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e516e3be20715e4d75174ad4c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb62740683eb6b9769320be7b110259.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95647b42b5f480c1984b6361f08251.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e516e3be20715e4d75174ad4c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6389276100708150e153c7061a3952.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a51730df18c968f3c6d403eaf2d71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e516e3be20715e4d75174ad4c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582ae33aeaf9b64407c6a5dfe97a89e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326a22aa46a2e3af0622e9c71509350.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e516e3be20715e4d75174ad4c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7071f573f4d8e4440216d2c5efdaf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982d25252974c8e5ebae2865148d9fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e516e3be20715e4d75174ad4c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345a5e9368c5f1094be3204c62f1a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a90f61391022bda3501a11bdb33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62743a25956385aea50ff3408972d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233e516e3be20715e4d75174ad4c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd99e2d6de57066b7445c651989608.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>