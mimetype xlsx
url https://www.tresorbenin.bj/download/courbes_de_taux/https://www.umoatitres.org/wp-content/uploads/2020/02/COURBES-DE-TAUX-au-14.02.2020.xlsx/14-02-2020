--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eeb96280533d485e64fcd4134b39f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a76a8f6fa13e74301fd542bce99558.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b19fcff2feccc4d9092582fe24ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eeb96280533d485e64fcd4134b39f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91add9386a66786c525e99f5e67656a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5291cf10dc9971b1f9745391aa24e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eeb96280533d485e64fcd4134b39f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272509e80d8a51a54b4fcc44ef21bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcbc105aa7e4fe815180ae5c7cd5b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eeb96280533d485e64fcd4134b39f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a982dc037f06aa5ab1ef626acb47f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a8518d8f2ec67801573ea2f2c331.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eeb96280533d485e64fcd4134b39f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e504b284495b2648a8115f53467b15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778620cdbcaba2305198063ef0a1936.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eeb96280533d485e64fcd4134b39f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7da0a6a8b931b43c640ce7ae95de8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b8b89f056dde1d7a5be200c50f948.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eeb96280533d485e64fcd4134b39f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bbfd3f925e3b83c3e28aef95f1ee9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1161976ce8bae23c53a9320f411fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eeb96280533d485e64fcd4134b39f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dd178ccefd8e3c2ac9b8d2e829489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96436d8a1cfab20ce0cca166802d19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>