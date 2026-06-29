--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b19fcff2feccc4d9092582fe24ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3127c87d32ed82308c99bc02e8ab05f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5291cf10dc9971b1f9745391aa24e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb059f8aea3b4cdfcdc205651f543.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcbc105aa7e4fe815180ae5c7cd5b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd99424f4d215e756fd262f3f3fed08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a8518d8f2ec67801573ea2f2c331.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a051eb4c98f303d6cea765377df5178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778620cdbcaba2305198063ef0a1936.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07661ba182a60d1a202fae7846888c09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b8b89f056dde1d7a5be200c50f948.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152846001706536f18cdb41a110b0224.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1161976ce8bae23c53a9320f411fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a9f6652ba58a2cd52938e6f375773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc82e5b3d18ca174562da8537198.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96436d8a1cfab20ce0cca166802d19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b53da75eeef3d616c238db91c81d24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>