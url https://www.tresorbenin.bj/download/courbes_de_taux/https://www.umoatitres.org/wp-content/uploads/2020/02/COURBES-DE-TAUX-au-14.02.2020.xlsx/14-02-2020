--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3127c87d32ed82308c99bc02e8ab05f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118a577745e5dfde02b527528bfa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd41de880eee72737c20eb361f2aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb059f8aea3b4cdfcdc205651f543.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118a577745e5dfde02b527528bfa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121833a780eeb6d590f4d5aefc9968.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd99424f4d215e756fd262f3f3fed08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118a577745e5dfde02b527528bfa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c38647846a3cfdea79d168c24e9b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a051eb4c98f303d6cea765377df5178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118a577745e5dfde02b527528bfa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6551fe6227cd5114cc2e162e2f54e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07661ba182a60d1a202fae7846888c09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118a577745e5dfde02b527528bfa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ee476773e862dd73dd05580dc961.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152846001706536f18cdb41a110b0224.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118a577745e5dfde02b527528bfa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c769cfd2a545a7847b035b2d14398e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a9f6652ba58a2cd52938e6f375773.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118a577745e5dfde02b527528bfa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01da80a320cd14e863204d31da402.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929c30db952124665673ea38718cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b53da75eeef3d616c238db91c81d24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc118a577745e5dfde02b527528bfa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd5016253f23f49ea1a7305bb1fa5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>