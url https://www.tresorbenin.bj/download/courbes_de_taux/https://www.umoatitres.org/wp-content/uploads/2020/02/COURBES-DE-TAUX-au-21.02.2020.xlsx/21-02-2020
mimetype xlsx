--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737d34ca5b70123bc48eac5f1c3f37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ac16c955397f983d1c6a61287adf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087665ffcdf911b2555fd96c0aa8e1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737d34ca5b70123bc48eac5f1c3f37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae163335bd18dbfa25d7e086eefe10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c15586aad2403326eeba9165a3e23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737d34ca5b70123bc48eac5f1c3f37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebd79c84efe168b09481424b5f7608.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c85144cc113d608d79a5ae7cc539.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737d34ca5b70123bc48eac5f1c3f37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb3f2ce57e9a298e877a34b3768043.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea11e105aa2aa1c043188f7dc9e838.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737d34ca5b70123bc48eac5f1c3f37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e8a192671232a45df58086e2397ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145841163398c4ae6bfa6f7f8d02e91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737d34ca5b70123bc48eac5f1c3f37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace90258b5de964b06a9fe842df9af05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a49e7968c3e769f4369e3b646af6c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737d34ca5b70123bc48eac5f1c3f37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18f284b266e8c2188b9d997260daa3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d1a899abf951ea7b3b9c5fd11162.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737d34ca5b70123bc48eac5f1c3f37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5197d5f4a3d4bb4bf4851300865ff0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1d717e3583dd902d945e8bb4b95c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>