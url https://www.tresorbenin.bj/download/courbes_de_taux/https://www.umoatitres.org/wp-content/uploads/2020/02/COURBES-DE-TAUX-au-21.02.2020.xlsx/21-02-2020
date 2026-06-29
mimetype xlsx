--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087665ffcdf911b2555fd96c0aa8e1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13707801895e6b80eec3ce80a6612cfe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c15586aad2403326eeba9165a3e23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc969dcbd033e10c2b9747bacee531a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c85144cc113d608d79a5ae7cc539.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f87348053461f1b9a8ea9beca60524.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea11e105aa2aa1c043188f7dc9e838.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605a5f404b6ea60bf64ca7d56addba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145841163398c4ae6bfa6f7f8d02e91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82b210110a3cc20d1d61f4d69ba8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a49e7968c3e769f4369e3b646af6c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039e6fa998f5f8386b3950dbec818b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d1a899abf951ea7b3b9c5fd11162.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87835d94c2850978c62863e95d7753cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc627f4c308ee59f2d68b651600f5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1d717e3583dd902d945e8bb4b95c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165f26e20f327292ab2e67a7540b5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>