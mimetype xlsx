--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13707801895e6b80eec3ce80a6612cfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7548f746ce67bf479483491def42bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7a94f95ee45c2dc1fb2e3c281220.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc969dcbd033e10c2b9747bacee531a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7548f746ce67bf479483491def42bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac0b08ac42debf15808add74377fc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f87348053461f1b9a8ea9beca60524.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7548f746ce67bf479483491def42bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0158d522e47eab8fb1168dd9786d5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605a5f404b6ea60bf64ca7d56addba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7548f746ce67bf479483491def42bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127fe6ddd958b4b55fe51a14fb9a45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82b210110a3cc20d1d61f4d69ba8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7548f746ce67bf479483491def42bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489988402606cf157e6981871e76678b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039e6fa998f5f8386b3950dbec818b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7548f746ce67bf479483491def42bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6264035a81eaadfb6fd531a374356.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87835d94c2850978c62863e95d7753cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7548f746ce67bf479483491def42bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acebea8b2db88700663f14eee44d27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b44f6a5e1c65dc5d5f3e7e641d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165f26e20f327292ab2e67a7540b5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7548f746ce67bf479483491def42bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512308797c60f8a1cdda87d074f0636.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>