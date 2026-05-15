--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ff89f1787f45687d78b13f17c149.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e569eab339ddc152cee67ac4d4743.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43ac046f7d28528a547c1dfec21697.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ff89f1787f45687d78b13f17c149.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9626bfca7f698e1847aa6ae32309044.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345e14efa02354d8dbde5cdcd8792a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ff89f1787f45687d78b13f17c149.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca012137c53ab9d344217e31285817cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d80f39a48ac4b7fb1bee59d286daae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ff89f1787f45687d78b13f17c149.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cbf4d9dfc7703494cbf81d07727c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f5e31531b8297290837d801b954f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ff89f1787f45687d78b13f17c149.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703387941a3330f195d8f6da6720ee8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28862d0d4818943fb848793a44fa5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ff89f1787f45687d78b13f17c149.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ff5da4304f303cfc3c4d48005d08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07642c84e9d655e82e0ef95a628ca8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ff89f1787f45687d78b13f17c149.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5337b9c9df01e0376066401551a83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc18562b315829eb56197a7d7181ead.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ff89f1787f45687d78b13f17c149.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc12975a1e9b76a59be9895e85759d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc137c25e599379c886219e4454a97a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>