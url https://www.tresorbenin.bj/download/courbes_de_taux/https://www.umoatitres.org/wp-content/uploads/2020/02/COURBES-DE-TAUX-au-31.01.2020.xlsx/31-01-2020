--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43ac046f7d28528a547c1dfec21697.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185246a21bd3e27f55ee7073c5f8b3d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345e14efa02354d8dbde5cdcd8792a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353bbe9b99d6d2689d47dd52bff95cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d80f39a48ac4b7fb1bee59d286daae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95f9d12a499b4b6be380422d459309.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f5e31531b8297290837d801b954f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32194917d1b7d68ab109f29316aa859.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28862d0d4818943fb848793a44fa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebb73fef6cec3d2a9ad99167f91214.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07642c84e9d655e82e0ef95a628ca8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d14c57500376901445d6ec7bbe3500.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc18562b315829eb56197a7d7181ead.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632883dee37011e5c441fa1c003ad41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fec3ccb7ce641548243c21c5825c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc137c25e599379c886219e4454a97a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a99d38adab1069026a0e06d528524.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>