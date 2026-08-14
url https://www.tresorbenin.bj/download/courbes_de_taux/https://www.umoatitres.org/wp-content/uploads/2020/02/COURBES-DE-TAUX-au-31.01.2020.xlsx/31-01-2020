--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185246a21bd3e27f55ee7073c5f8b3d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c24e70ec3b4c530653be7c9def9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353bbe9b99d6d2689d47dd52bff95cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e162ddc43ebc59d6c87714dc6c48e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95f9d12a499b4b6be380422d459309.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446bccbcd4b9cafc15a33329ba68ef2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32194917d1b7d68ab109f29316aa859.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a9574c6e50e89f3cca314fbceddb3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebb73fef6cec3d2a9ad99167f91214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3908b8d9688a497f1b6535176921d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d14c57500376901445d6ec7bbe3500.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0b6a363f672b1fe03931164ef6286.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632883dee37011e5c441fa1c003ad41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5c77018d376ff30d360f512a7edd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506eda166d9825aafe6b2e66f180bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a99d38adab1069026a0e06d528524.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d8c5e56658c21deb669ea916bf3b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>