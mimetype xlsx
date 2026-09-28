--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c24e70ec3b4c530653be7c9def9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345cba492e2c519b337b8800814f3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133bd723dca480eb2e7563eac3b2856.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e162ddc43ebc59d6c87714dc6c48e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345cba492e2c519b337b8800814f3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4edf51d77148538f6c088d9e9bc95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446bccbcd4b9cafc15a33329ba68ef2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345cba492e2c519b337b8800814f3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1c03b973e470f34f4d38a180e61c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a9574c6e50e89f3cca314fbceddb3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345cba492e2c519b337b8800814f3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37883f7486da6087bc3dc9a3659d578d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3908b8d9688a497f1b6535176921d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345cba492e2c519b337b8800814f3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b434713c400f90c7b1bb91ab610e39b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0b6a363f672b1fe03931164ef6286.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345cba492e2c519b337b8800814f3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dda73e724d8a8ed7d6f8312cb8229.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5c77018d376ff30d360f512a7edd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345cba492e2c519b337b8800814f3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc187b7461cfd0f2933a75681a29fa8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322e4fc87f2852cf0d5ce58a9a59bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d8c5e56658c21deb669ea916bf3b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345cba492e2c519b337b8800814f3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aad407d959e86f91a3b393fc1072e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>