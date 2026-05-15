--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e2882955886780e6552c9048dc7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f408eac91f718a85c4deff75f754166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb28bdb8457c24d2ffe4d50081e59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e2882955886780e6552c9048dc7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e63fd0b6fd6d4dc8bfbccdc972048b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1cdd400172851507e8c7b183adaa5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e2882955886780e6552c9048dc7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86edde777a9d93247ff490ef8f0b6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9db165eebef212e0e97f25dccdcd93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e2882955886780e6552c9048dc7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038cb2bb0ecb256c6cb242b1192d4b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357db6b7ddb9842e30c29d34405ea7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e2882955886780e6552c9048dc7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dd95791e6cdfea291ba28e6335a66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4043c6d3a36f4b98a0bede9bd1fa4a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e2882955886780e6552c9048dc7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405937da3959252aca68d18e0b58169.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6197fddfadbdb6ed3f5ea5c262ad4cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e2882955886780e6552c9048dc7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff015e59ae217dddad305bcecbc607c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3270e7a70c7ac813152a9bdaadaee48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e2882955886780e6552c9048dc7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ba27d1f63b1f6b91e953f72c884e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf09b9f2ca43ae8d1fadb7277e9c75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>