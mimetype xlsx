--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb28bdb8457c24d2ffe4d50081e59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a3a5228aa1496403d6fa9c3896318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1cdd400172851507e8c7b183adaa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666cec71a3de669f1133858c3013444.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9db165eebef212e0e97f25dccdcd93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499350a652ed45d453670c7b60132a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357db6b7ddb9842e30c29d34405ea7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9ef9f9eb399490e8601bbcfeca9d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4043c6d3a36f4b98a0bede9bd1fa4a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e5567611a442c7bdff552ef856d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6197fddfadbdb6ed3f5ea5c262ad4cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362deb5a9adba021f092d7387aa8bb94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3270e7a70c7ac813152a9bdaadaee48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99be69b058f794db50c73c1f8073e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858940b267dd8ef77dd60301a8538d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf09b9f2ca43ae8d1fadb7277e9c75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ee88d8dfe7d82c686d3e4dd6e33ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>