--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a3a5228aa1496403d6fa9c3896318.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b2f89b193d0177778d581b000b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e21961e9048dcd25bf0e1d3f3abd88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666cec71a3de669f1133858c3013444.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b2f89b193d0177778d581b000b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c91db983f1a26ddde866dd3b0c0fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499350a652ed45d453670c7b60132a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b2f89b193d0177778d581b000b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33347ab96ce5ec168de233943d24b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9ef9f9eb399490e8601bbcfeca9d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b2f89b193d0177778d581b000b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff6f2c5b78499dcc7b34d46ead25c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e5567611a442c7bdff552ef856d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b2f89b193d0177778d581b000b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100aad3b5950bf8f0e234212bab0c2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362deb5a9adba021f092d7387aa8bb94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b2f89b193d0177778d581b000b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81cc87a7a1e1fe285ae0554e65cffe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99be69b058f794db50c73c1f8073e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b2f89b193d0177778d581b000b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640728593ce02fdf8368987e7875ef3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803563774534ab3ba4cd35d5e73089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ee88d8dfe7d82c686d3e4dd6e33ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b2f89b193d0177778d581b000b17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00adb774dada22900ef1667c528a2ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>