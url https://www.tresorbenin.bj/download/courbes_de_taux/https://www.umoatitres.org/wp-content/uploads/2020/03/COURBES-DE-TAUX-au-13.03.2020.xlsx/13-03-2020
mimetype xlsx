--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeb5c72176f74272a144fecf2efaf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d8599fbd653ce41cc518b3785d1d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d459913a5fbe1615bffe7fa30c0ca7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeb5c72176f74272a144fecf2efaf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfe632b6658e397d5fccc1e9f0db1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2df095cd84a1b4535f23f1a6917f72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeb5c72176f74272a144fecf2efaf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d048c75baa673fa9d99f2811d8680.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c00d704462a1fbdf28c15c4062855.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeb5c72176f74272a144fecf2efaf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341740ea1ac3072bb0ede7d5c12ea6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb627a268af7b8b29392739ba0dbf4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeb5c72176f74272a144fecf2efaf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0e00e6d7ec9518a60b937ea48900b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e7e1ae7238c844283dc1b1ad44dbf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeb5c72176f74272a144fecf2efaf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470510d205fd6717b1576ebf25f5bee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811da80fa109eb33a0cff2f542395a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeb5c72176f74272a144fecf2efaf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82f078560cbd7f3f3c994832efd412.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d51ad35bced7cc263ad571648249f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeb5c72176f74272a144fecf2efaf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71100539726d09666ad68db07f16ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eefe7214da2cedd1f8f2b0265b95f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>