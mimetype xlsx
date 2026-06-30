--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d459913a5fbe1615bffe7fa30c0ca7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83797bc78c0273faabe6c51878b2895.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468ef02e994b0f0e6cdffb02014b94e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2df095cd84a1b4535f23f1a6917f72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83797bc78c0273faabe6c51878b2895.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f6ba07133f78b69b4b6485df1764.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c00d704462a1fbdf28c15c4062855.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83797bc78c0273faabe6c51878b2895.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c603947117dfafd0de108323eac4c12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb627a268af7b8b29392739ba0dbf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83797bc78c0273faabe6c51878b2895.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985be9f553cc5f335b18ebe53550d7a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e7e1ae7238c844283dc1b1ad44dbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83797bc78c0273faabe6c51878b2895.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e6aa89a0db283c1cdc9d46915e5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811da80fa109eb33a0cff2f542395a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83797bc78c0273faabe6c51878b2895.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2856ca1b9d81f9a36c0f444ebfe03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d51ad35bced7cc263ad571648249f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83797bc78c0273faabe6c51878b2895.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731f0e65619011ca8ebe2c5c20fea3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd451e111dcd88af6ec0bcb13bda0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eefe7214da2cedd1f8f2b0265b95f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83797bc78c0273faabe6c51878b2895.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57bdf22065ed58e51843b8aa666077.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>