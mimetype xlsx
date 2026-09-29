--- v3 (2026-06-30)
+++ v4 (2026-09-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c38111d1dd70bd88f6e2104e09b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c265fa6c67a6f6672cfc0b6790c0e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306d31725979705e37ae46a57a9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd7980749a4b47e1afc17a45e258f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c38111d1dd70bd88f6e2104e09b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7213fb829303ae3dd1d3aab883e186.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306d31725979705e37ae46a57a9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73ec528958f3b642e9c2272d4ae0e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c38111d1dd70bd88f6e2104e09b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cf1cf226f3dac8cbf0ebb19ddd1d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306d31725979705e37ae46a57a9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c115977c00c6d046155a02b4e953cd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c38111d1dd70bd88f6e2104e09b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc9d1e0a20d81adb545d226f98124d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306d31725979705e37ae46a57a9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edef7ec6bf44fd190b1c7bf7a69663e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c38111d1dd70bd88f6e2104e09b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ff1dce91d6a17ae1b987873fa022.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306d31725979705e37ae46a57a9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2946b8d45343363701dc878131884ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c38111d1dd70bd88f6e2104e09b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adda30c6df5aa62d536098716529c21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306d31725979705e37ae46a57a9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c1ff2c3418bd0917e496f150efe81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c38111d1dd70bd88f6e2104e09b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822218d9af2efa70b6afa892ce635f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306d31725979705e37ae46a57a9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbd367e340c3c8dcbf71a2519f8a5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c38111d1dd70bd88f6e2104e09b68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9180d3e9e2abfb30c9034deda8dc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306d31725979705e37ae46a57a9343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab92cfbdd2d19e3b8456e45144b5ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>