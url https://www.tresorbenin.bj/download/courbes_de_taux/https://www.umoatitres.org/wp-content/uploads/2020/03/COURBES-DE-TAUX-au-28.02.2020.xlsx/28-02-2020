--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f336318a24be389cfbb8eb3b5c27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089b849e6e39ad63663e32614eecd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715e3d326f1d10e94d105eb892a096.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f336318a24be389cfbb8eb3b5c27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d36d86306492d50c70aef889fbb142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb069d1dd59071079aafa92a56962ff8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f336318a24be389cfbb8eb3b5c27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bb5a794a39cccd26eaad572596d60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56c0ea6d4b3d529530d9d9f57b136a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f336318a24be389cfbb8eb3b5c27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9853d64144ddb2327d115436662dd8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd42a6929754709e1945a6d2095414c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f336318a24be389cfbb8eb3b5c27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3379bd0f88f52406be589a958699886.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e0505ecd72912c2726728e5d4e787.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f336318a24be389cfbb8eb3b5c27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89855932995c9b59ba8f156bd423f99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa938904c7e0adda2a9305be73758a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f336318a24be389cfbb8eb3b5c27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d79099aea3c8762208075a4a7316c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0854688022e90e2c88ada06a8f5db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f336318a24be389cfbb8eb3b5c27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb346c14b4e0010c958bfb63be3e965.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2b57170132a2a7650dee376b69b51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>