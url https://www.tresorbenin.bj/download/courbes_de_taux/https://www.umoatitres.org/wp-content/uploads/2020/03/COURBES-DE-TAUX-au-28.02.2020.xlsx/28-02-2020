--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715e3d326f1d10e94d105eb892a096.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e00ea11dcff30153d4c4091153667.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb069d1dd59071079aafa92a56962ff8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b9e486c130aee54da6771202378a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56c0ea6d4b3d529530d9d9f57b136a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cbe6757afa2552311e5ef20e9ab78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd42a6929754709e1945a6d2095414c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c749c2ce6aa600322e306dcd2da1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e0505ecd72912c2726728e5d4e787.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385f9316c5c66727a82296f70e892dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa938904c7e0adda2a9305be73758a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c089048d631d167f0b3aa6d35a9b93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0854688022e90e2c88ada06a8f5db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5385a607c6436670ba8a69096fc15d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d6d66808100abce7eb01b57f253.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2b57170132a2a7650dee376b69b51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f3b69e0036fd5958f06673d2eabe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>