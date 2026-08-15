--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e00ea11dcff30153d4c4091153667.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5fc66388191529f9ed375d56880d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821c7f31c899a1d0bad378c4956f0ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b9e486c130aee54da6771202378a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5fc66388191529f9ed375d56880d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e21ad72a92c8033c9f3cb75cfe6242.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cbe6757afa2552311e5ef20e9ab78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5fc66388191529f9ed375d56880d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd64f47e82879231aeb1e0e964e34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c749c2ce6aa600322e306dcd2da1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5fc66388191529f9ed375d56880d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f5d3f23d1b25ebeb4ef3cc339ad9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385f9316c5c66727a82296f70e892dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5fc66388191529f9ed375d56880d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd141112e01979a996b2db4989b891.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c089048d631d167f0b3aa6d35a9b93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5fc66388191529f9ed375d56880d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51dba35e5c55fe71ccc1ad5d73f468.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5385a607c6436670ba8a69096fc15d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5fc66388191529f9ed375d56880d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e80901f7613456dc4c7f7b1595d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684226dbfca5192e6792f4651faaea4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f3b69e0036fd5958f06673d2eabe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5fc66388191529f9ed375d56880d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ba0d3caaf3ebd2266918d4d2de501.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>