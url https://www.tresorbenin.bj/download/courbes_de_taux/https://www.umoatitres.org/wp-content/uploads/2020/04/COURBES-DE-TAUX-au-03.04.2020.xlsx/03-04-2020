--- v4 (2026-08-14)
+++ v5 (2026-09-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4781fd41de79f46f3266629e2fc1be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dc1c4320536713b8609061c1d9a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f81b47a724c620e204743fdc89d5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a459821b474f7c8f8540c5ee6beba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dc1c4320536713b8609061c1d9a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881ffd147ad7d1a5c1c742e0efbc5e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7eea137e32d5114ea2fd51e253dd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dc1c4320536713b8609061c1d9a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f33266c5670c9b27809e194cf485.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c0af61609723129938c7c037d573.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dc1c4320536713b8609061c1d9a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d7df842362285bb5bee1a93b2cf9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac9f34e1af71db3e10b62ab915f160.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dc1c4320536713b8609061c1d9a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8992dbc80d5cf1675eb422c5c3deba8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06673df985e86cc2ebf31ec5ce75159a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dc1c4320536713b8609061c1d9a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6ea0665379f3d3960ebfd66f3c3b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04665a9ef25d8f2cc3ae5d8219781.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dc1c4320536713b8609061c1d9a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61385c8519210cb1bde336b1e6b603.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5708243af007154cf481e4aa14b724.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dc1c4320536713b8609061c1d9a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3aa8843e50594024e9f519e7eb58d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>