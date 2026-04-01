--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1afadefbbf123879d7a5d9c9008a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113aa6fb20c85f216eb61908d0981ce1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65dff861e9355abcb0a50bde9dd872.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1afadefbbf123879d7a5d9c9008a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaee2a597abc36cff867f822f23dd0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f69d39c24b8e91a3c13c957efe219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1afadefbbf123879d7a5d9c9008a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ac837dd6c858366f406f6dac16b8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683d5a265d93530a3d216c1b3a49fe3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1afadefbbf123879d7a5d9c9008a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f76d47bd4dcb176a519136915a8a74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f1adc25f95e1a651163a86872c1ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1afadefbbf123879d7a5d9c9008a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc233d6e55402c68ba41e770ffd1171.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041730f3ac33edd8bbf75ce97b07cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1afadefbbf123879d7a5d9c9008a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff883909604c97683d06c4415ca8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e91516ca084042655fa90f161a7c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1afadefbbf123879d7a5d9c9008a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b39402617e505619a7ba2cfca3b9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cd9ec7bb7e61000bfdd9da4a8022d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1afadefbbf123879d7a5d9c9008a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f93e84c3276dd575f2ee36ea313f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b535ff7fe241b5ecfa9c65d0ffce2bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>