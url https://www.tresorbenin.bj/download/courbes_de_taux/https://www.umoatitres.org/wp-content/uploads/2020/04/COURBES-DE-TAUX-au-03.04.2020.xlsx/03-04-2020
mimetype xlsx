--- v2 (2026-04-01)
+++ v3 (2026-06-17)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65dff861e9355abcb0a50bde9dd872.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa19e0d753a93d08ad24b65db30325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f69d39c24b8e91a3c13c957efe219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012d02832ab069c82731451a930af36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683d5a265d93530a3d216c1b3a49fe3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b88ee586583d590c6eebf035982d7b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f1adc25f95e1a651163a86872c1ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c3a610f8c06e6bfdac7334d2b05e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041730f3ac33edd8bbf75ce97b07cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd5c2129f8a7ed152461342cc7473a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e91516ca084042655fa90f161a7c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c1636e62eae59fa98e7d746cbf5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cd9ec7bb7e61000bfdd9da4a8022d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1962e3a2c2aa80509438186bfb9501.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545ebcbd1c781aca5999c6911ab7e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b535ff7fe241b5ecfa9c65d0ffce2bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460bc16cdb6df7ab7aeec38cc2385a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>