--- v3 (2026-06-17)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa19e0d753a93d08ad24b65db30325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4781fd41de79f46f3266629e2fc1be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012d02832ab069c82731451a930af36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a459821b474f7c8f8540c5ee6beba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b88ee586583d590c6eebf035982d7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7eea137e32d5114ea2fd51e253dd6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c3a610f8c06e6bfdac7334d2b05e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c0af61609723129938c7c037d573.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd5c2129f8a7ed152461342cc7473a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac9f34e1af71db3e10b62ab915f160.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c1636e62eae59fa98e7d746cbf5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06673df985e86cc2ebf31ec5ce75159a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1962e3a2c2aa80509438186bfb9501.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04665a9ef25d8f2cc3ae5d8219781.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59e241cfa6e7e60c5b26a25826e02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460bc16cdb6df7ab7aeec38cc2385a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075498b570fd33813f34caf322dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5708243af007154cf481e4aa14b724.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>