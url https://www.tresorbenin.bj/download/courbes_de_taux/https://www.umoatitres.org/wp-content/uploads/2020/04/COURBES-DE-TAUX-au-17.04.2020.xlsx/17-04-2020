--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8831b1643cb7464d19b3ada2ff0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ee6e80ac561a26a41891c6b28c5da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce360a76d02f317f08e5204bb12aed9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8831b1643cb7464d19b3ada2ff0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ef758a18f42afb2e774718a5d8ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592b5df7a417bb79ee4ebaad69342d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8831b1643cb7464d19b3ada2ff0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f4b54e3f071ddaeaa1082a31aa50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13799211fc7358c677d75ae6c6e91eb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8831b1643cb7464d19b3ada2ff0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31819a5555cc84e5b81252ad4cc2ef70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a3ba5cb2d29aae7ec4ee1d0d2c89d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8831b1643cb7464d19b3ada2ff0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96097187d9ae34842673bd4250b42174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f0671081f5551aeb53328a5a52cb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8831b1643cb7464d19b3ada2ff0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45979a0c3eb2de4174ec2c6f5898c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcbf01714da08ca9165b51ec81e21d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8831b1643cb7464d19b3ada2ff0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d4fa92127212d9741fe403d303f7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd5fd3dbd97ece00f3a2d8cca5202b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8831b1643cb7464d19b3ada2ff0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43229987122b163fb5a6b916b13807d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29d429fa3a29f4606a230b5039256e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>