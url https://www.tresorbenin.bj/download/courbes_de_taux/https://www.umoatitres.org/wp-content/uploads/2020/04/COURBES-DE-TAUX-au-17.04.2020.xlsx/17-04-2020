--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce360a76d02f317f08e5204bb12aed9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2388d93b2fc44c232e4920d3a8582.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592b5df7a417bb79ee4ebaad69342d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ea981d70b02e7a5c3bd5a0053f17e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13799211fc7358c677d75ae6c6e91eb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fc1ad163c33c15b3373c1cb16ac51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a3ba5cb2d29aae7ec4ee1d0d2c89d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3f32f0b9300d2fa2cc185d2960189.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f0671081f5551aeb53328a5a52cb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8c2c75e90892a67ada8be09b02fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcbf01714da08ca9165b51ec81e21d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db077eeb8c238648a6c3897e5a16d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd5fd3dbd97ece00f3a2d8cca5202b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9bdf510f0e4190acc5fad0168462.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49925b9ac5853dc1582e74e0e7d021c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29d429fa3a29f4606a230b5039256e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891218bcf308db8902693c0d6511ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>