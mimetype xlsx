--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2388d93b2fc44c232e4920d3a8582.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f5ad6eec81e65aabbc3a601b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb263f23211a7e105aef45a629c55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ea981d70b02e7a5c3bd5a0053f17e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f5ad6eec81e65aabbc3a601b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456df2bcc5d3b25cb5e3421e68309179.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fc1ad163c33c15b3373c1cb16ac51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f5ad6eec81e65aabbc3a601b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7de8752096a59f381b7582613ce9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3f32f0b9300d2fa2cc185d2960189.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f5ad6eec81e65aabbc3a601b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e212b06e9ba39b71f93080f789d7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8c2c75e90892a67ada8be09b02fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f5ad6eec81e65aabbc3a601b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106058d3ea516d9b8ee3ec752394f21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db077eeb8c238648a6c3897e5a16d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f5ad6eec81e65aabbc3a601b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ea5f0bceadc6e1e48f495c1feab4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9bdf510f0e4190acc5fad0168462.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f5ad6eec81e65aabbc3a601b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d27e7cd83f561c13f943e797daa69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2c0114d71fec0d5956c02c63d5df.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891218bcf308db8902693c0d6511ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f5ad6eec81e65aabbc3a601b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc5e6c9333dbdccbf3f2d5a6bd235b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>