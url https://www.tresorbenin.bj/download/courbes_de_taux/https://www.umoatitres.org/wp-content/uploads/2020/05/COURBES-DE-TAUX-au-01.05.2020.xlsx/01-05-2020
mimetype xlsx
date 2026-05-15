--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65189afcd2c7a3a369c32b44784a259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd47983a99715d4a932b461d571f5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac24ef1fefc4a0983737d8de1d98e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65189afcd2c7a3a369c32b44784a259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb459f4f669ba5519bcd1e1575e1be2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e294848adc0b11b1ae980e9011e15a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65189afcd2c7a3a369c32b44784a259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea24f29a0d4e13741bebe58ddcc32f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b43d42fc36c500811c5f75907edb04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65189afcd2c7a3a369c32b44784a259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197f67f0aefe551ae1d4169e15c8f7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768f844d9b70661213f55c7f86de356.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65189afcd2c7a3a369c32b44784a259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc8bd687c83b15a086d949aab04339.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e447f366ad0c9b85432cb07a1521ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65189afcd2c7a3a369c32b44784a259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe72bd2edbeab59eb2fb410b98445e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c2fda21953c98728bcd2f97470fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65189afcd2c7a3a369c32b44784a259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88219a44d95407894f75501217ec18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d62958f33fa694e79fde6e7313b064.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65189afcd2c7a3a369c32b44784a259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb50509f5dcb7519520958770148bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246975919db712ce1b774f1aa25dba7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>