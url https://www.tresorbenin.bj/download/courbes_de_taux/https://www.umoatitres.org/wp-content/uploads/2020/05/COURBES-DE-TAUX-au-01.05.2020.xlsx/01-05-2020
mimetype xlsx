--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac24ef1fefc4a0983737d8de1d98e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d7e129e29cf1d988e68f38880fa58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e294848adc0b11b1ae980e9011e15a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875bd0378ca3b626c1e62e457fb16a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b43d42fc36c500811c5f75907edb04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ab11fd7187c6be8d3fb0d50b056e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768f844d9b70661213f55c7f86de356.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36bb4f8cd8a6766274b4076eefc0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e447f366ad0c9b85432cb07a1521ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278696b5b4e1ad8441319574f9d1259c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c2fda21953c98728bcd2f97470fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9664da9b2cf7566c1af6aa848d0144.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d62958f33fa694e79fde6e7313b064.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260def8ea73234dc383bc761cbfb840.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a5e308c2b9fb2a30316dce13694e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246975919db712ce1b774f1aa25dba7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbe717efa605ae6ae437adea0ed84c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>