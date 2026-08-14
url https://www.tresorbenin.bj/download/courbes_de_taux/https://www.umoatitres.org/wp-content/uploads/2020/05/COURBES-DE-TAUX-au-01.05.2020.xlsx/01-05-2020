--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d7e129e29cf1d988e68f38880fa58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc1b7d82302aec9d9dd2f206b9f18f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875bd0378ca3b626c1e62e457fb16a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d22935a5998dc90c9b6d5fa357efd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ab11fd7187c6be8d3fb0d50b056e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc2375a6c9b1ceec5ed858c53de5a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36bb4f8cd8a6766274b4076eefc0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba0b632ff982724a7adced2c9471a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278696b5b4e1ad8441319574f9d1259c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d21d7fcd30f2f31d6b151f561534c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9664da9b2cf7566c1af6aa848d0144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d047c42564c31f27960f47837864cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260def8ea73234dc383bc761cbfb840.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a648d421e5e85faf6af15bd13bc8bd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1d6f803fcf3496abd6625f3911f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbe717efa605ae6ae437adea0ed84c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db1b035914e2cc5c22f2ec415d241.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>