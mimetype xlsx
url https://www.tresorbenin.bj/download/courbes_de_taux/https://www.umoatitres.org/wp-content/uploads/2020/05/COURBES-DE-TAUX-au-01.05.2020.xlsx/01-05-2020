--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc1b7d82302aec9d9dd2f206b9f18f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c708d11550fb0b0930501ab51fd3e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5b3c638ae261f27f3f85ed7d852e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d22935a5998dc90c9b6d5fa357efd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c708d11550fb0b0930501ab51fd3e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55eca3f3522c34e80b9b59c7c154c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc2375a6c9b1ceec5ed858c53de5a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c708d11550fb0b0930501ab51fd3e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81518d6cb6203da2c946916ce2660b51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba0b632ff982724a7adced2c9471a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c708d11550fb0b0930501ab51fd3e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262fbf446b0834b206f3faf56627aef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d21d7fcd30f2f31d6b151f561534c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c708d11550fb0b0930501ab51fd3e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8146d73f1b4e83006461546400fac6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d047c42564c31f27960f47837864cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c708d11550fb0b0930501ab51fd3e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029735b57ffb509a205a0193fb23bbd3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a648d421e5e85faf6af15bd13bc8bd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c708d11550fb0b0930501ab51fd3e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96bd56955a44a76104ddb49e911f06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fa42867a53be1fdbeb8dfb25f1ac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db1b035914e2cc5c22f2ec415d241.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c708d11550fb0b0930501ab51fd3e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388777b56ee7bdae1cf4ec82bbec2d01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>