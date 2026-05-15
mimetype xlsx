--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa128333ebac05cce8b346b3fdadb2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870b57ebb6dc01368d9e732a66ccc5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7512f932cd38af81c30e8c4b70a57d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa128333ebac05cce8b346b3fdadb2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a163bdba76f450e5c7e4ab6e3413c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a155e2b4dc57fde69d851c35e56e998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa128333ebac05cce8b346b3fdadb2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbfe2ea9b4950fd1997f085879543d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f10846d8e6d31f0f4c9b8fd4668c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa128333ebac05cce8b346b3fdadb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa128333ebac05cce8b346b3fdadb2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7e2fc40739cf82b9eb60a6a24d2e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507068f4902240e3be5f9344a0a4813.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa128333ebac05cce8b346b3fdadb2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b5b17b8f971bfeec73592233f4635.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd17294f02b5ab2bcfff2b134163f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa128333ebac05cce8b346b3fdadb2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f566a61d903891d688798b95c7959.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977abaf9f93e57d05c70e36d32d9d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa128333ebac05cce8b346b3fdadb2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e88b2109ba61521688bad903eb5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c0570442fd4de0a00e9c28acc6bc5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>