--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7512f932cd38af81c30e8c4b70a57d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57052c2e950dbc57a17325cb71230117.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a155e2b4dc57fde69d851c35e56e998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3506e596cb3968a5bf64c8e85c132.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f10846d8e6d31f0f4c9b8fd4668c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205d497f432484ebeffa355faa88af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507068f4902240e3be5f9344a0a4813.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f5bd4c798e45d05b13d7bc685deb6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd17294f02b5ab2bcfff2b134163f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f6f038aabeb5dc0612e24a04330a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977abaf9f93e57d05c70e36d32d9d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b40cbee296337f1ab8ad5dd892fe4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf892eab8d0b5eaca12e81c2be2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c0570442fd4de0a00e9c28acc6bc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd2de8684e70b14ecb98abb9620195.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>