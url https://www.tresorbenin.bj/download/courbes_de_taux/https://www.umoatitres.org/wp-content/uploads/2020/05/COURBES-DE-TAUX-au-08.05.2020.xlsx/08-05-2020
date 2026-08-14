--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57052c2e950dbc57a17325cb71230117.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5d3bfd6599888e81f85cbaa0e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f965cda1fb50f1a4b8c4c510af6bbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3506e596cb3968a5bf64c8e85c132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5d3bfd6599888e81f85cbaa0e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d647b30284a52c2f4ce0907ad476dba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205d497f432484ebeffa355faa88af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5d3bfd6599888e81f85cbaa0e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a809e980f61ba57266f1eb2bad03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5d3bfd6599888e81f85cbaa0e591.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f5bd4c798e45d05b13d7bc685deb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5d3bfd6599888e81f85cbaa0e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a2b274c0c0c534b90510112a7ae15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f6f038aabeb5dc0612e24a04330a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5d3bfd6599888e81f85cbaa0e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b244350386f43297150fad03f60dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b40cbee296337f1ab8ad5dd892fe4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5d3bfd6599888e81f85cbaa0e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eedc39b0b8952b1551185ac1de50b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d8d9599ad75f06b1e4c9daf0a7d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd2de8684e70b14ecb98abb9620195.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5d3bfd6599888e81f85cbaa0e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dba6344f1929a99421f11b22d44c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>