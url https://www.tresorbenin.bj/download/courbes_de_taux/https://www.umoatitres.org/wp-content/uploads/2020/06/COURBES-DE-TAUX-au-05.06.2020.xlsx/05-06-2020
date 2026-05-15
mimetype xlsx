--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73627cb0d20a0658bd32e8aaae5a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f2ab7352afe98a4c659dc83aba8ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e0397b4c6d52eb50a3a4dc2d3c56b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73627cb0d20a0658bd32e8aaae5a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf239a592a8c3257f64bc6a433e8d712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e2c277cd33e9192f9465877e50919.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73627cb0d20a0658bd32e8aaae5a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7491db297368062e4f3ba61ec5fe8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6b03b48195e1ef5f133db9225eaf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73627cb0d20a0658bd32e8aaae5a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea5a315677047509de9395aa02615e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d16ddfe74e218a410c45a0b9860cbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73627cb0d20a0658bd32e8aaae5a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfa76dd7e828ad6bff3b4d9da66cf9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c34416a365ed4b7e28241e14159ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73627cb0d20a0658bd32e8aaae5a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf564474768b5bc0348acf9d1156a15f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1a898cbecc30d5cf7409b00bff1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73627cb0d20a0658bd32e8aaae5a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204dc8b1693788e66b2443e87ced501.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13a0ab07a2b25c31bc5284f8be0f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73627cb0d20a0658bd32e8aaae5a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be9c8f5d2ab340c063dd51efb68ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f6f7ccc93983b9dab9b12572be304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>