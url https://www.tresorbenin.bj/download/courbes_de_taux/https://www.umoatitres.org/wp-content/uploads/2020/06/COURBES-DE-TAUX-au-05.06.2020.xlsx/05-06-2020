--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e0397b4c6d52eb50a3a4dc2d3c56b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153752e3494b39cd03d172ae6708ada.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e2c277cd33e9192f9465877e50919.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d5ee1064c2097a341414cd6e965f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6b03b48195e1ef5f133db9225eaf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3ec7371f83da6a024d9b414ab56a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d16ddfe74e218a410c45a0b9860cbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6d1c4ddb83b9ca93823b5837fd33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c34416a365ed4b7e28241e14159ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a535f90aafb2d0779e1c051107086a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1a898cbecc30d5cf7409b00bff1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa7deb5fbf880c07e37b11af62e3f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13a0ab07a2b25c31bc5284f8be0f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10baf2dc6199b454685d8ae460b674.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c77860e88996b1a82d5cc0dedfee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f6f7ccc93983b9dab9b12572be304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b217d59f10867dbc91388a7221ff96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>