--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153752e3494b39cd03d172ae6708ada.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33a9f2b0ff35a5b31ced46972d6b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d5ee1064c2097a341414cd6e965f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6290b1fa786da49d92d4c754be4831.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3ec7371f83da6a024d9b414ab56a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b79178a5f702a98f1edf07e8d1de6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6d1c4ddb83b9ca93823b5837fd33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1a4814a57baa64e7d8411b9903003.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a535f90aafb2d0779e1c051107086a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be0ed17d9cc9682bb94d7ef3b2efa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa7deb5fbf880c07e37b11af62e3f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21b0273768291d3a36d28c204f8166.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10baf2dc6199b454685d8ae460b674.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979e3bdd13ae4fb8f0e1de6ca08480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b352132a4c40c4f10092026d7e5d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b217d59f10867dbc91388a7221ff96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a283552bdd962c4eb3850d7a8e2b5c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>