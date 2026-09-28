--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33a9f2b0ff35a5b31ced46972d6b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc4e466c7690092b710690286c25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdbbf5d6508954412705108caa2255.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6290b1fa786da49d92d4c754be4831.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc4e466c7690092b710690286c25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fc5d2761f8d72d37cd7c657e14b97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b79178a5f702a98f1edf07e8d1de6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc4e466c7690092b710690286c25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2622a6e1860b6266f522ac061da00c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1a4814a57baa64e7d8411b9903003.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc4e466c7690092b710690286c25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8515129a5d7065270fc1137dd2edb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be0ed17d9cc9682bb94d7ef3b2efa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc4e466c7690092b710690286c25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616b85af7d7af1727de97c526910c14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21b0273768291d3a36d28c204f8166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc4e466c7690092b710690286c25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ebf0ac2d2c203aee4309e690a49d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979e3bdd13ae4fb8f0e1de6ca08480.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc4e466c7690092b710690286c25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741d72ea25fa11640d0752289bb0bbc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f62d7142940a27a65f36e3c2539.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a283552bdd962c4eb3850d7a8e2b5c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc4e466c7690092b710690286c25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53638be726be6f44af50a9a98c2b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>