--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e043c50ebaecee3fc7230afafcdb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4be3a9ad6e740ab04fc074ba721c66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54dcfed4a60b6bd7a4941971a3df6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e043c50ebaecee3fc7230afafcdb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d220949563c77ab675601e356a7c0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a591b0d95129700d11a5660f70035.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e043c50ebaecee3fc7230afafcdb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0cf0403f05b75bd0cd9b4f1e8ec00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687de56590f9d81bca55e2259eb7163.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e043c50ebaecee3fc7230afafcdb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21373fc12a79064dc44ed68bb35611f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d88abc2722d45c2565a24bb2bef79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e043c50ebaecee3fc7230afafcdb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a487ceab6f54112d8ab2c6ab1843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237e40b88ea461ccf1bbff2a83dc87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e043c50ebaecee3fc7230afafcdb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc8e2c665d16ed2899f64d6f13c680.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab116054f6568226e44fe72105edd49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e043c50ebaecee3fc7230afafcdb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329648dbf635029277306aefe716d607.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c71754813f9bf118775a20e60b1d3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e043c50ebaecee3fc7230afafcdb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91081e0a6dd7f71591ef7cda31200f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f530464d0fca7469c23c96a4d03e853.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>