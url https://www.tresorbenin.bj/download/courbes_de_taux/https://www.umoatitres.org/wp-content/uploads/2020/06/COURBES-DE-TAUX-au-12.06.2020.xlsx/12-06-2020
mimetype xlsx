--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54dcfed4a60b6bd7a4941971a3df6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1ae23c89da790494c708fc3d451be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a591b0d95129700d11a5660f70035.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf49245daaf104e2a3573276d15701f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687de56590f9d81bca55e2259eb7163.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e923b88e330d981abbe0a0a151d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d88abc2722d45c2565a24bb2bef79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a349836e92d36d2eb2323fe81ca85d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237e40b88ea461ccf1bbff2a83dc87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d52e3a5cb1d2022914882739d25a8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab116054f6568226e44fe72105edd49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0130beb63c97caddf229485e4364a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c71754813f9bf118775a20e60b1d3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a3c92e51f2fdbd9b4b3541a14a619.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467a852563a9200519ad9338054b6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f530464d0fca7469c23c96a4d03e853.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9ca0d2aca8794ddff2b3ab9d45154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>