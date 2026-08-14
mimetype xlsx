--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1ae23c89da790494c708fc3d451be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc82091e8d2cd8f24b8db3bc9200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd836e78cf433377c6e8c1a53ce39f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf49245daaf104e2a3573276d15701f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc82091e8d2cd8f24b8db3bc9200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386befd572fee92f6c3229d7be67a6b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e923b88e330d981abbe0a0a151d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc82091e8d2cd8f24b8db3bc9200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af8a5c8917e955fc398bad149d9fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a349836e92d36d2eb2323fe81ca85d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc82091e8d2cd8f24b8db3bc9200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a959574b1182a9e6699f1c0f862d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d52e3a5cb1d2022914882739d25a8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc82091e8d2cd8f24b8db3bc9200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37678c7950aa5afb25e6c3758c7eb7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0130beb63c97caddf229485e4364a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc82091e8d2cd8f24b8db3bc9200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c503c091b3c236ead32233ccee201d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a3c92e51f2fdbd9b4b3541a14a619.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc82091e8d2cd8f24b8db3bc9200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b666590e1b35a9995e60d8ffbfb563.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f87ca528143661553252ebc97cfa7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9ca0d2aca8794ddff2b3ab9d45154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc82091e8d2cd8f24b8db3bc9200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596566a32506eb2c301fb8973fc1bf0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>