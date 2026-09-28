--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e4eaf4fcf5d41e35490773d71440.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b8d900fa0e21f6ffab2bcb8d69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caca1a662e5fd2ea9a608f211a14671.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea74cc312598542819975b806625e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b8d900fa0e21f6ffab2bcb8d69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eec1bb311afe954e97b80f746313e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca4c3a47d1f68682ac7ebd786f6a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b8d900fa0e21f6ffab2bcb8d69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c300c331d51ceebbb215e948fd1837f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac964edc00827f959ea6d05fe8ce025.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b8d900fa0e21f6ffab2bcb8d69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a7cb66ac08e2e65d64cea807e6cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6513b4d0d123d8d66ed9bfd254cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b8d900fa0e21f6ffab2bcb8d69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c9c0a9f5729831f25d47cb3baceaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e624f94f7bc18755ad3a274fab9d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b8d900fa0e21f6ffab2bcb8d69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a0393d9b1f6332eb33e34fa02a44a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e76d0c798c3eb11cb7e5db3f2f9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b8d900fa0e21f6ffab2bcb8d69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414bca6ac2c0b524d2f11487680898a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b612c592a61e97137309f870b405af9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b8d900fa0e21f6ffab2bcb8d69c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22265e61bab9b98937d50c969b3f75c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>