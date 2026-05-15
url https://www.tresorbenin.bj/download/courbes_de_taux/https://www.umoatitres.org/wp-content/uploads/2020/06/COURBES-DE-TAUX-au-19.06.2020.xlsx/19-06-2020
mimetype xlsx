--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4566bc3c648ee04dd588ce91df0d0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3609f14776d5444af5ebf85866427.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315ea2faa7b57773fcfdb2ce57e6dfe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4566bc3c648ee04dd588ce91df0d0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64b183c417d13593abefaebb41d9cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688b9ea006c96c27c01f24fdc035d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4566bc3c648ee04dd588ce91df0d0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c1abd48b7d23416c683eff6aee5b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb650b61f5fbe61a299c1c10537ea33b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4566bc3c648ee04dd588ce91df0d0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe9118a0bdaf217d51005a15e9a767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b649f3852b1028bcdfb247ec951a9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4566bc3c648ee04dd588ce91df0d0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44723b1dca58e35a270ce90c3e2060b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0d0cd4e0766a1aec731653870a8a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4566bc3c648ee04dd588ce91df0d0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410bcd6b278271ffcca45f924ec1ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e08be80cd0661c44dba6f4ec88053f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4566bc3c648ee04dd588ce91df0d0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390146704c698296f4ea9f491feff724.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6681e7de6d365bbade7371bbdabb34f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4566bc3c648ee04dd588ce91df0d0f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db643bbe16d950b31e5a81f11857b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7c1669251142aeceb06c05cd04ac5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>