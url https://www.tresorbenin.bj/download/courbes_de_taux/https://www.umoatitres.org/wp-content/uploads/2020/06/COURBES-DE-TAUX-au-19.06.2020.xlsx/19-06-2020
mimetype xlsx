--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315ea2faa7b57773fcfdb2ce57e6dfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf45da6f38588337e376087a55de9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688b9ea006c96c27c01f24fdc035d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369397ea758d1a337f27b13a2a29b23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb650b61f5fbe61a299c1c10537ea33b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a234136c32c865cab1498fc7d6fe1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b649f3852b1028bcdfb247ec951a9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2bf0e761e0a763da40b553bc2a94c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0d0cd4e0766a1aec731653870a8a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad461276e4a27a4de61ec5cd45f1692.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e08be80cd0661c44dba6f4ec88053f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a4e55ef2f977357c8cad28688a01d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6681e7de6d365bbade7371bbdabb34f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc96287aeb1d315845736b815cd917.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a170189b1851e7fa859f9d901c7219.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7c1669251142aeceb06c05cd04ac5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984baddd06b2d08cb9df7e02ce620ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>