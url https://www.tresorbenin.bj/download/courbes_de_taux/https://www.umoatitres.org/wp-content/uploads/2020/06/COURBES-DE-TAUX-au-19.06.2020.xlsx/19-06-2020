--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf45da6f38588337e376087a55de9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e4eaf4fcf5d41e35490773d71440.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369397ea758d1a337f27b13a2a29b23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea74cc312598542819975b806625e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a234136c32c865cab1498fc7d6fe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca4c3a47d1f68682ac7ebd786f6a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2bf0e761e0a763da40b553bc2a94c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac964edc00827f959ea6d05fe8ce025.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad461276e4a27a4de61ec5cd45f1692.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6513b4d0d123d8d66ed9bfd254cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a4e55ef2f977357c8cad28688a01d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e624f94f7bc18755ad3a274fab9d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc96287aeb1d315845736b815cd917.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e76d0c798c3eb11cb7e5db3f2f9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b07826621f146237e11daa27e1838.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984baddd06b2d08cb9df7e02ce620ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548138fd446c8f0d42df0465b44308.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b612c592a61e97137309f870b405af9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>