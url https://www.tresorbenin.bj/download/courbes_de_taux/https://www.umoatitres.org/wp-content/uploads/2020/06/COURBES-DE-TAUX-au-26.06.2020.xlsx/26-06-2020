--- v4 (2026-06-30)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1981407c192d21099aaf87bd5a2b99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a169aff5add01b5331adc8367ad9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ac37247cc8f00db1995a307b2d9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ea7daeab63383a64e001c1517d0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a169aff5add01b5331adc8367ad9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307938b72b3d021d2ba8f165ade58db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c433615ea5300802b79a2731c75f090.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a169aff5add01b5331adc8367ad9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4876a0cdc49d36d38abcf45e4b46986.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85258fe5b08f8625a19ab545dc0996.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a169aff5add01b5331adc8367ad9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b2209b66217f3936392033efe6203.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77d30be96d590426982d24e341bd60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a169aff5add01b5331adc8367ad9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f25f89767ee3940b90307f1fb0e81e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99dc993335f663258016eab62eba9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a169aff5add01b5331adc8367ad9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a988389c6e7d19f0bb64177662d64eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea6165632fed3a11d1bb1df115ddf7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a169aff5add01b5331adc8367ad9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc454ccea054975bb28ba5f1511a6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603939ed780a202683962cb998029c9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a169aff5add01b5331adc8367ad9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78931251e48b9aff3ceb1f9d21cc8c42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>