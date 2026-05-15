--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765c6d18843eca503e52c19d3a9c2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f80f3093d08f017a5da5f3dc54e28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba3d6a8ed5a7872a941489bb46039.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765c6d18843eca503e52c19d3a9c2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff83e0528a8c2bb161c4f269e8816.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685abdc0acc3849a7b091214f0378a8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765c6d18843eca503e52c19d3a9c2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d6e9a6805d6ee3fcf8d520b03a6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24859be8a1fffb54d261c43843a48cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765c6d18843eca503e52c19d3a9c2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7f9834eb45a1e3705c61bd8116ee0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3089ab0c6776ce30aca200d3e694d9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765c6d18843eca503e52c19d3a9c2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073131df8c4cc77c563e381d94c17178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a1cc20c10404b572c63112dff9b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765c6d18843eca503e52c19d3a9c2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81d123ee8ed69dbd46b38ca84790c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188fea7df103c6a0bc6248b98009377.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765c6d18843eca503e52c19d3a9c2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff4ed0eacc1876a8ec22091e8ad9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a254af403ee31ae0fce09b8796c74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765c6d18843eca503e52c19d3a9c2f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e089bd5c1cc19ba9c85074908143bef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74d5eb3fd4cb8056930aaa69177de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>