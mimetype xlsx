--- v3 (2026-05-15)
+++ v4 (2026-06-30)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba3d6a8ed5a7872a941489bb46039.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1981407c192d21099aaf87bd5a2b99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685abdc0acc3849a7b091214f0378a8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ea7daeab63383a64e001c1517d0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24859be8a1fffb54d261c43843a48cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c433615ea5300802b79a2731c75f090.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3089ab0c6776ce30aca200d3e694d9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85258fe5b08f8625a19ab545dc0996.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a1cc20c10404b572c63112dff9b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77d30be96d590426982d24e341bd60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188fea7df103c6a0bc6248b98009377.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99dc993335f663258016eab62eba9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a254af403ee31ae0fce09b8796c74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea6165632fed3a11d1bb1df115ddf7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74566f22dc32765f13719a94417fe9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74d5eb3fd4cb8056930aaa69177de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788ba17bdd010a926cfdec93b6d8d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603939ed780a202683962cb998029c9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>