--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b2bdcb1deeb40aa2e3b8e1529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d930abf390add2c68971db4063c1cef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124e54b6b6a127223177c34a05a4fdd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b2bdcb1deeb40aa2e3b8e1529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea5ebb219f150677812bf6c9eef7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485271c0a9e6ae62f450582933ea379.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b2bdcb1deeb40aa2e3b8e1529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2783311ff1830c3bd0fb485a8c5cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444fc546c1b06c3a7d92077b056f814.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b2bdcb1deeb40aa2e3b8e1529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cdbbfefda73d0a05482923bc5eb3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d2b1a8111bf21c39b1ddc07848e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b2bdcb1deeb40aa2e3b8e1529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc682e579bfdb864273b3d609c9c126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dfce80862624bcf13ded79bb8d091.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b2bdcb1deeb40aa2e3b8e1529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fd58e3f8d683023d6f771755112d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9724792ebbe1fa59714d35ba611f23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b2bdcb1deeb40aa2e3b8e1529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3d82bd5e57294f1989806e9508d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e41e1548158ec1a6b03ca95a9814.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b2bdcb1deeb40aa2e3b8e1529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05a8a88df0b089c888d6f82eaa5b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ccd2740bc63bcf430d354c6b15786.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>