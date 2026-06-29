--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124e54b6b6a127223177c34a05a4fdd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165052bc151c127c4f8339e3d5287a89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485271c0a9e6ae62f450582933ea379.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7481c8460878893d4be2a7cabccf50d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444fc546c1b06c3a7d92077b056f814.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ab62b725c571507de56dc753a6f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d2b1a8111bf21c39b1ddc07848e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7157b24d88ee2e8143f8b60297de0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dfce80862624bcf13ded79bb8d091.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb42c67570753a6209bae7696cd0362.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9724792ebbe1fa59714d35ba611f23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46dd080222d97a5b20c52712a99998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e41e1548158ec1a6b03ca95a9814.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3b0f7f0e2fb631dde55e6157ab655.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403fbe67c6901572abee2b6c280a6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ccd2740bc63bcf430d354c6b15786.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d059d654ee8dbef80f71b7a9468485.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>