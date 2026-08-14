--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165052bc151c127c4f8339e3d5287a89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185716176bb23359b6a5d0a447f9bf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dce78aacd780792893c7fedd5cc51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7481c8460878893d4be2a7cabccf50d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185716176bb23359b6a5d0a447f9bf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b15af7532caab25ed3175474e420.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ab62b725c571507de56dc753a6f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185716176bb23359b6a5d0a447f9bf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e749c174f137c622afc51b6d04dba1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7157b24d88ee2e8143f8b60297de0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185716176bb23359b6a5d0a447f9bf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3541ee9b0fd1cab16897eacabdc7404.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb42c67570753a6209bae7696cd0362.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185716176bb23359b6a5d0a447f9bf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3711533c0b58d61fd90f1de5af120.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46dd080222d97a5b20c52712a99998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185716176bb23359b6a5d0a447f9bf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea11e55debbc4b5668d9d2cb314cc58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3b0f7f0e2fb631dde55e6157ab655.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185716176bb23359b6a5d0a447f9bf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c4b59282b7650d917008dc32b3024.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85458630686f5ceb5e83919957e0d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d059d654ee8dbef80f71b7a9468485.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185716176bb23359b6a5d0a447f9bf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0dcf11e5b97a67609b4a0972a22bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>