--- v2 (2026-03-30)
+++ v3 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919cb36a3a9dbb47ff3b91099d73a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d76abcb73c5c290207203cde58c5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427de4cc1e983775ec505871d6be6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938488f46a1765a53e95053132c3faa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919cb36a3a9dbb47ff3b91099d73a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8be187e67aaf946a4922c4aa0f673.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427de4cc1e983775ec505871d6be6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba138f1cc4460f6dc78efd0419468.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919cb36a3a9dbb47ff3b91099d73a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be76302771af4aa7b1ed50fc2982f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427de4cc1e983775ec505871d6be6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf7c2a4e02f52f46bb34ef9bed764.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919cb36a3a9dbb47ff3b91099d73a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e112344270d67d5d303c4e28c1bd838.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427de4cc1e983775ec505871d6be6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec491a4a04350e3f978c3a6916cd0a9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919cb36a3a9dbb47ff3b91099d73a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c207f107ed08a45958249b2ebe6efe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427de4cc1e983775ec505871d6be6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fa9890dd8c1602e8f8033c56fa4f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919cb36a3a9dbb47ff3b91099d73a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7e8aa9e5a8839c50e04a22cd078d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427de4cc1e983775ec505871d6be6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb53b8ba5514d9d304d6cd3112b8433.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919cb36a3a9dbb47ff3b91099d73a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a0ea04f6d65f59189ef8ea279ffb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427de4cc1e983775ec505871d6be6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a5358780cf9b1ac9bded103be5e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919cb36a3a9dbb47ff3b91099d73a0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61c631485523b8a568dac1396dc38c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427de4cc1e983775ec505871d6be6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622458347e17699d28f9728ab6c3d22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>