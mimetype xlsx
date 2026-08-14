--- v1 (2026-03-30)
+++ v2 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf49b283966491626cf099b82b63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8b2b583b8cec8f9ea36b4e695d032.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b0b3a22ca1ef66c12bab061913e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5dc28cf33e1c0b2e4746bc5f6a247.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf49b283966491626cf099b82b63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515044bb6d69ee1a08e3a79544e06cae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b0b3a22ca1ef66c12bab061913e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c13b98a8c32915304356138218a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf49b283966491626cf099b82b63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815f153ef8219b4cfe4bcb4cb6ba4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b0b3a22ca1ef66c12bab061913e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb10b1e56b17d25919aa621cb654ed0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf49b283966491626cf099b82b63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e711d9dd866a4bd931bb8680e0ac41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b0b3a22ca1ef66c12bab061913e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd80b54644da2c87867f21d716cf1e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf49b283966491626cf099b82b63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819a6184f5bc4dd1a3140e5a683d293.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b0b3a22ca1ef66c12bab061913e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588fc3901a8e48e531ee56624703ceb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf49b283966491626cf099b82b63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4472b20d23275c24c404c06ab388d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b0b3a22ca1ef66c12bab061913e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe19c8ca70c48c844015a55d9bdd0df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf49b283966491626cf099b82b63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa62d7bb7012628c13afa90f7ea6bf7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b0b3a22ca1ef66c12bab061913e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d147e6b98a2c0c132b010c85ee376a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf49b283966491626cf099b82b63e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895310fab3c23f8537e1d17f46c134a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b0b3a22ca1ef66c12bab061913e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0a2dd958626ec7a2d6d502c644185.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>