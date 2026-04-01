--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235fe858e6de63195bd98819deef90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f30580de1f7e9aebcda6926cab0504.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b407bc0d7df22155d593e5e2551b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235fe858e6de63195bd98819deef90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ed05b18027e0dfd77b8cb74a09458.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3422a6f30d1ac3d3000baa91a165.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235fe858e6de63195bd98819deef90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb7f4ce020211bf1261cd598906c27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb2f7448fe776f294cf8be042e4cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235fe858e6de63195bd98819deef90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c88428268ff6b60f0513826e6db2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5da61272386798086c2abe09d4fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235fe858e6de63195bd98819deef90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc578e075cd88d65d61fbe1d57b455.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fcf8d9b448bac2ad7efc2d90c0a1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235fe858e6de63195bd98819deef90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9728a77842dcaf2d7f2b929c5f02d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c917823180c4e42982afc53e461546.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235fe858e6de63195bd98819deef90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234323f95fcddd6c0fbd0393fb8ead89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1264bb587b21036071d2adcaf24e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235fe858e6de63195bd98819deef90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0708a0a200ccbc70c39af8f2b6c43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3bb502bae67656035bf8bd1f3d730.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>