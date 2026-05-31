--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b407bc0d7df22155d593e5e2551b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d96d052bc38986b85cea0b3af02e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3422a6f30d1ac3d3000baa91a165.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaa78863b3b50f203185225b8644f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb2f7448fe776f294cf8be042e4cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413f1c47ad67f45fe893978c6aae16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5da61272386798086c2abe09d4fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b87c694501185a66903fda31299f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fcf8d9b448bac2ad7efc2d90c0a1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60fb8b5274f456c1f8c157d5e8c5cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c917823180c4e42982afc53e461546.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ccb1072db0242a297db843a8ff8e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1264bb587b21036071d2adcaf24e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c012af2067be896b912fe217789ad78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dac4378e8bfe5a995c3599928588a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3bb502bae67656035bf8bd1f3d730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f298a314a1a86273e56d0b48b070.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>