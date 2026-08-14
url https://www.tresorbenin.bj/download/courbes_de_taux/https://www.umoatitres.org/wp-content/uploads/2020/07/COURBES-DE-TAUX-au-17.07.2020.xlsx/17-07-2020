--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d96d052bc38986b85cea0b3af02e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571fa6c3f9448217256299674bc315c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaa78863b3b50f203185225b8644f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685398bb56ef2826670a021f0903b04b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413f1c47ad67f45fe893978c6aae16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3107fa893b04fa8a4f00cfc6590c50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b87c694501185a66903fda31299f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da50ed949bf0e593687fe0bc9f39d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60fb8b5274f456c1f8c157d5e8c5cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf122ca259575673301fd15a7f0d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ccb1072db0242a297db843a8ff8e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07bb8fac6548f8efaf4c2347c00883.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c012af2067be896b912fe217789ad78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae84686f4db1e1539f69da770f3a34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718fbe770efe256c98007bfbf90db2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f298a314a1a86273e56d0b48b070.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d028da379bb180b11297e44d0723.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>