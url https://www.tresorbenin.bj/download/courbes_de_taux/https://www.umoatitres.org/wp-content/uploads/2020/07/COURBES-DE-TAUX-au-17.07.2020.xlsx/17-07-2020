--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571fa6c3f9448217256299674bc315c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837812a61c78e996f6c29edf35e195.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ac2a3b4bbdc0b8854d9093f56066e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685398bb56ef2826670a021f0903b04b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837812a61c78e996f6c29edf35e195.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4af47f6434c0dde5a356cc4197a823.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3107fa893b04fa8a4f00cfc6590c50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837812a61c78e996f6c29edf35e195.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdcc3d356758908ba2a0353ae8e388.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da50ed949bf0e593687fe0bc9f39d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837812a61c78e996f6c29edf35e195.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4542cc158bf5d7566bfac2dc86df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf122ca259575673301fd15a7f0d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837812a61c78e996f6c29edf35e195.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d968abaafd741626156522dd4cba709.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07bb8fac6548f8efaf4c2347c00883.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837812a61c78e996f6c29edf35e195.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f846d9aefa130a6fcf565c61fa6374.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae84686f4db1e1539f69da770f3a34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837812a61c78e996f6c29edf35e195.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df835725bce3598d8a92fd1c735402a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07251fc0f21e41cbc0bbb5032899078.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d028da379bb180b11297e44d0723.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837812a61c78e996f6c29edf35e195.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f550cdf628cddaacf9e951e24b41ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>