--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752783d7593b7bae0ecb3c8f891d6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25513aaa902d343365844d2ddb22d79a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf9f572b23d2f64958925354ed3eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a488ba2c744d16aaf1e18e6f5391d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752783d7593b7bae0ecb3c8f891d6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed9b6d7c4abbbe890a8b1dcdc8e994.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf9f572b23d2f64958925354ed3eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d7d08a6c734f5d6189e07c7923edd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752783d7593b7bae0ecb3c8f891d6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eead098b94635de43fc899804048f05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf9f572b23d2f64958925354ed3eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfab39f1bd8cfae368ba219ce45481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752783d7593b7bae0ecb3c8f891d6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8736133bd7066b1601beae29061c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf9f572b23d2f64958925354ed3eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92bb0ca99eed4a9de73cd48fb14c0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752783d7593b7bae0ecb3c8f891d6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed9a0a667386a90086a5c723bb5c4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf9f572b23d2f64958925354ed3eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6261a8f51bc37b29fa5a18199458bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752783d7593b7bae0ecb3c8f891d6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef94c49583b9596ab74a131b0a9cabe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf9f572b23d2f64958925354ed3eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daadd59bfec575cf5be7d8bf3fd5d4d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752783d7593b7bae0ecb3c8f891d6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276fc65a8498fa98b22d0bc2db55143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf9f572b23d2f64958925354ed3eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1f41edfd859583459dc1e233cca89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752783d7593b7bae0ecb3c8f891d6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08da516e61984cf0f047d10ed2d104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf9f572b23d2f64958925354ed3eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2344dd312e343a5cb9ef9d6de4cba1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>