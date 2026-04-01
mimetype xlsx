--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffc49004918995386c928a03903a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a1c532f62a5cec5da3a0915bfc396.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79b883eb6053771f315d19f44e5dac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffc49004918995386c928a03903a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31cfde7bf4716ce934f6c252bae264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e959ef6bf9c3dc621e0eecbe3857b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffc49004918995386c928a03903a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935042aa3e3133020580a951088848f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2a89d94aae94035fc8fea87fa6506.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffc49004918995386c928a03903a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4721cd7fc18831831ebc22b8682aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e695b9a637366a0a0ab5710c410c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffc49004918995386c928a03903a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9727525e9bf1b96ac89da61b10ab6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a22d7a81e6c5f52bb554175352e6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffc49004918995386c928a03903a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cebbca2a8a75fed1817a5fb8575dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e0ba865f3a9553ef323af450231c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffc49004918995386c928a03903a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adde63e771ac9499b0e541d6da79c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dd1add66cf867533adf32c30650b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffc49004918995386c928a03903a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576f6e94b1418987d7629ef47f9796d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740942236b4af047f733b98705afb99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>