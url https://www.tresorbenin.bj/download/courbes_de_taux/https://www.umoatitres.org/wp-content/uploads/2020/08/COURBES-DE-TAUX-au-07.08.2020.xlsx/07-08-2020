--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79b883eb6053771f315d19f44e5dac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9e536102e0c8b45ad2a162afdd35f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e959ef6bf9c3dc621e0eecbe3857b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762732987a424df7b90b136b88600f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2a89d94aae94035fc8fea87fa6506.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba5283f84dcfa2303a915ca088b61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e695b9a637366a0a0ab5710c410c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbb3d151e7e8e1366cc125e44da907.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a22d7a81e6c5f52bb554175352e6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277170e6eac2f454b4f76deea45231ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e0ba865f3a9553ef323af450231c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e58d388a23bc18ebc8e9dda867ee7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dd1add66cf867533adf32c30650b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb50ecb2307d099bd69e43596eae761.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca34bf76acc2a804dca54d150a262e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740942236b4af047f733b98705afb99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628aa302a55deb341727bad6cba0d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>