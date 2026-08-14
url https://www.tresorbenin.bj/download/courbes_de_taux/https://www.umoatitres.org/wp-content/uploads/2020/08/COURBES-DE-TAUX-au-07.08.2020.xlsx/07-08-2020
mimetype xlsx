--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9e536102e0c8b45ad2a162afdd35f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6e5970a5064cd8e2781cbfd2416.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e9d0529cf22383178b2b0b4d85d3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762732987a424df7b90b136b88600f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6e5970a5064cd8e2781cbfd2416.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998bee0fd21922f8898919eed4c2414.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba5283f84dcfa2303a915ca088b61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6e5970a5064cd8e2781cbfd2416.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecc5268fb807d2084bbf147e89485c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbb3d151e7e8e1366cc125e44da907.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6e5970a5064cd8e2781cbfd2416.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6791ea386f40d95c7d87591929d7adc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277170e6eac2f454b4f76deea45231ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6e5970a5064cd8e2781cbfd2416.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5262512ceb2fb3eb58adaf31913e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e58d388a23bc18ebc8e9dda867ee7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6e5970a5064cd8e2781cbfd2416.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b0cd3f5cca83c3b713719840293ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb50ecb2307d099bd69e43596eae761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6e5970a5064cd8e2781cbfd2416.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77652dc25f2f985a6dcca92be8760250.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b87e32fcce09b12bdb9d54c51d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628aa302a55deb341727bad6cba0d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f6e5970a5064cd8e2781cbfd2416.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c786ccb69aaab7ac449fc0c67ef06df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>