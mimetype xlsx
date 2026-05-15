--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de083a3b05f82137441865d82a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385702550caa6b2fe1142c416b00263.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dba2fca29c4627e9562cda4c401d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de083a3b05f82137441865d82a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cc95a2e44cf7b322e50fe95628459.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c0a3cd7bbcc384dc44895487afa91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de083a3b05f82137441865d82a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0418e3d4200648acfbcecc617ed8bb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcee804ad35637abd19273b104b6c71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de083a3b05f82137441865d82a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828996b82d8ff33492c592206d363b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af80a511216fca1ce3d3adae0b4b68f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de083a3b05f82137441865d82a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0b63be26a7c22fa450b0a39358f87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1553acae2d69a23b0b4aaa7ff06c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de083a3b05f82137441865d82a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2a1d9a39b3be35874082224760e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b237fdc3bebac4c5bd5fe825e6141.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de083a3b05f82137441865d82a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e407fa7bcc28dc2a27b638e3856e35a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82651bb2f533c123f88870afc0633d90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de083a3b05f82137441865d82a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559dfa4f7e7f55bec9f361ed10ec8c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdc23846e05de8163feddef14bef7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>