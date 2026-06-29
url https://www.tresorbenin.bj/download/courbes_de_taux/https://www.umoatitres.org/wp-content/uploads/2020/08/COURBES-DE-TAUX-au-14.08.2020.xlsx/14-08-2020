--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dba2fca29c4627e9562cda4c401d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2d5dc7b69dedc7f01b45bd108433.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c0a3cd7bbcc384dc44895487afa91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753791e0fffa9033c085812867058f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcee804ad35637abd19273b104b6c71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e16c18f013fe23c2f8f076d81c1e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af80a511216fca1ce3d3adae0b4b68f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43f53863f45572cd996d8b6b501d60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1553acae2d69a23b0b4aaa7ff06c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cbd26fbda0da4e21264065ff6f4f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b237fdc3bebac4c5bd5fe825e6141.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f036783c1a7b139c840e6563db880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82651bb2f533c123f88870afc0633d90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c38fdf15fa1cfad0e01301e6dd800.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ecf14a1253f4eb3dd9995c02f28b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdc23846e05de8163feddef14bef7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a065f321f62197c7498782d33e2dbf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>