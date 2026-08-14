--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2d5dc7b69dedc7f01b45bd108433.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccb3e5a645412250571fb809851a8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753791e0fffa9033c085812867058f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe7b860ea9ea93eaed5e321e125b1f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e16c18f013fe23c2f8f076d81c1e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76b0c2c8a19f205cf43ba59f5b3037.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43f53863f45572cd996d8b6b501d60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b526375c87c6ee6e2fd9874dac81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cbd26fbda0da4e21264065ff6f4f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de80088eadd670c750893f3ae2d8ea2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f036783c1a7b139c840e6563db880.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab379e1e0ce0245b21de8be98cd1534a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c38fdf15fa1cfad0e01301e6dd800.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965179045df12334ed4d301f865ed634.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9d1e782e6b47427dfdfc6f15db70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a065f321f62197c7498782d33e2dbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bdc6e51fa99c4439f2eb9eae53c76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>