--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccb3e5a645412250571fb809851a8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655d2b95020df625436c37a596b7d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb41294995032e1720c3fae796fe1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe7b860ea9ea93eaed5e321e125b1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655d2b95020df625436c37a596b7d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea337c66ff121897d00fba4da131b84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76b0c2c8a19f205cf43ba59f5b3037.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655d2b95020df625436c37a596b7d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7c5792edf685d85b80ea57b9582f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b526375c87c6ee6e2fd9874dac81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655d2b95020df625436c37a596b7d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e4b65dd6f23dfe37cd04ba066aa17.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de80088eadd670c750893f3ae2d8ea2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655d2b95020df625436c37a596b7d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab852549d2e6400ce381b5b545327995.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab379e1e0ce0245b21de8be98cd1534a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655d2b95020df625436c37a596b7d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e98ef5fa48e7f88c30c5bcc299d59f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965179045df12334ed4d301f865ed634.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655d2b95020df625436c37a596b7d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd59991e5bd0933ba89181c56c13b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769617a4b62fd4c81a369b544e2b998b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bdc6e51fa99c4439f2eb9eae53c76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655d2b95020df625436c37a596b7d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69514a7765c7621e8134e9dc04103eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>