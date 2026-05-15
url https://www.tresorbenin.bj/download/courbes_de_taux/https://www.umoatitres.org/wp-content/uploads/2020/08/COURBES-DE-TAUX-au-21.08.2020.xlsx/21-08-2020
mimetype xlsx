--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e08cf1236333d1f4107fe9020dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406d297c7c8800600e541686189881d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c6803b04558eadab8dbf26357ecab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e08cf1236333d1f4107fe9020dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b9d2c009a3da38cc277159d42e86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80886466da3dcc9e32d946ce6d7b293b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e08cf1236333d1f4107fe9020dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc94fac6cb1429f9a49e03e72cb430.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d5e2330b5708335cc3267a74e1e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e08cf1236333d1f4107fe9020dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dbc778da2a422e489f8b4af13f5f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b72e9d1eb3debf742e8a0b6cfa3b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e08cf1236333d1f4107fe9020dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5cb0a921a1f5b14ead2b641b2a4fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922de7c2e2791d8e5744640193870e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e08cf1236333d1f4107fe9020dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f59bd7c276bf4b3081463da348f14c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71217351b251ea7081792e57405416c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e08cf1236333d1f4107fe9020dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae44bcffb0992e915e89c5cf182e0f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9cc3dff3a68b2a63eaa3564321298.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37e08cf1236333d1f4107fe9020dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e46fdb816bf1a5000d6ef30c3ca2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8643582e7fa334d4e8ab924e3ed607.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>