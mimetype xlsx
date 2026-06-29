--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c6803b04558eadab8dbf26357ecab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222482a431b84aeb8e454da7df2897f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80886466da3dcc9e32d946ce6d7b293b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e7e24a411c4ef72d1cc9b4d91e132.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d5e2330b5708335cc3267a74e1e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacb202068b2f28eed0cdfb2b400d45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b72e9d1eb3debf742e8a0b6cfa3b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c627a59ab5ccc0093e44763f5965f99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922de7c2e2791d8e5744640193870e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5692467aaa120828e08baecc1ffc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71217351b251ea7081792e57405416c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985621670cbf0c9c9f4851371fafb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9cc3dff3a68b2a63eaa3564321298.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6adad8a8173e5773baf2651dff5e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509914b4aaf85de90adebc3bbf810f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8643582e7fa334d4e8ab924e3ed607.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d620ab4f8620890b1437ec61bb5840.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>