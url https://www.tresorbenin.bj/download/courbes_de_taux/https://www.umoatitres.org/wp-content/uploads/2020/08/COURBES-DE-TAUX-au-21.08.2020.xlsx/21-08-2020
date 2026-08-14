--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222482a431b84aeb8e454da7df2897f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17785cc9404c2901a6dc8a14bdde35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded07cac4b1d7a3bdd3e21b9e578567.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e7e24a411c4ef72d1cc9b4d91e132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17785cc9404c2901a6dc8a14bdde35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f6a988b7dc3a747176c082333592.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacb202068b2f28eed0cdfb2b400d45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17785cc9404c2901a6dc8a14bdde35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723762f7ca6a1d8d815dcf1e414a5e85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c627a59ab5ccc0093e44763f5965f99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17785cc9404c2901a6dc8a14bdde35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca1f5f7f772471b1069b2cae14b0c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5692467aaa120828e08baecc1ffc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17785cc9404c2901a6dc8a14bdde35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaf5cfbd2645ca009d9dcdc9d20ecc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985621670cbf0c9c9f4851371fafb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17785cc9404c2901a6dc8a14bdde35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915efe17d851643a61ab57b3a799aa16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6adad8a8173e5773baf2651dff5e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17785cc9404c2901a6dc8a14bdde35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae512507c6afed6388c2f5bcdc54a289.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8304c72bdfabc457b03f9fd251be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d620ab4f8620890b1437ec61bb5840.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17785cc9404c2901a6dc8a14bdde35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe81ce8fb48d4689f2ab37167ac3ea9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>