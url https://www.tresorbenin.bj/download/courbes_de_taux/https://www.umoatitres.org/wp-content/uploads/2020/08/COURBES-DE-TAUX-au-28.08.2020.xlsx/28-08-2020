--- v5 (2026-08-14)
+++ v6 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5433040ba369a77be4a53ebddaeb1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021e7467bf17f8372e45a2415ddbc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062cdc9dd6a4bce6e95f87e9aa11a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c332cd1cdf082fcf434ebf46adf113.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021e7467bf17f8372e45a2415ddbc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a937e0ff8f959d1849e7324b52a72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9d60d52a8518e6fa98d147d73bd09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021e7467bf17f8372e45a2415ddbc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63685d9b3d8bf67f541f7cf9bc9ba1f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85d029f48f016b272ae2639bb4a509.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021e7467bf17f8372e45a2415ddbc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f3d2f047bd40b6309c99eb9e70ec6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d3d8dfc1663931947350a2b596ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021e7467bf17f8372e45a2415ddbc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a3d9fab57e0e8b5290f9ccdbc5451.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afb91bae19e39955e26d975e4adf5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021e7467bf17f8372e45a2415ddbc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61275f39f4122224772e1d566dd6a275.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db47f331a1a4f444646b6f6f1e1743.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021e7467bf17f8372e45a2415ddbc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd43ab41ccdad76fef9b9289c1d657.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cff54b5bc7975f77bd3b86912fd0ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021e7467bf17f8372e45a2415ddbc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d3ca470969ae98a221efbb1e11ac4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>