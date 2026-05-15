--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fc9e5c4fdb5ecffdbd703fb333b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b181325bb553c2ceeb72b578962a9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1bcbb1faeea89ce94e86cae061416.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fc9e5c4fdb5ecffdbd703fb333b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ef4c5e74659951fb6724a3bd8b7b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f589c47455bad4a1e6e63dfdd53e80a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fc9e5c4fdb5ecffdbd703fb333b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8af18ace03b3eb7e3d12510273802.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d806a6cf854314f7b757965692746.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fc9e5c4fdb5ecffdbd703fb333b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e26728225ae066dfcbfb281f9e1d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e91c5fc30bee660196018765d2a78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fc9e5c4fdb5ecffdbd703fb333b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc65ce206a9ae33c5513bafea521de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307574433fa1972505654f832aa9b98d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fc9e5c4fdb5ecffdbd703fb333b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776944a3ced1f3263cc4990f45eebe99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b48b53b45db67c8cdb7d51f5a40be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fc9e5c4fdb5ecffdbd703fb333b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074cae80d75be14e34e7ef010b3c8ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf74ed24fd48c8e2aa8e367fed07e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fc9e5c4fdb5ecffdbd703fb333b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f289ef1d66df1ea06bcc1e44ec3427.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b124bfacc915ef483597f83742ce73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>