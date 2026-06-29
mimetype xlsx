--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1bcbb1faeea89ce94e86cae061416.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20811971a700f6b04da83dcaa140ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f589c47455bad4a1e6e63dfdd53e80a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3342ec416f7d6a9a025cbf7bc0c2c10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d806a6cf854314f7b757965692746.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6af681224f08dd55e1ca83058cbee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e91c5fc30bee660196018765d2a78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8332b06c32871f046a369017ab96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307574433fa1972505654f832aa9b98d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990a21e1f9bc1637aefd2c418bf7c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b48b53b45db67c8cdb7d51f5a40be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289895c8a2c57e11cc87522a5a132eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf74ed24fd48c8e2aa8e367fed07e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28710c89eeb01db4eca1edb8e8f47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1970eb2f947be9d7c6e5599c0703.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b124bfacc915ef483597f83742ce73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55b90f1bd3077f515539f4c59a58e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>