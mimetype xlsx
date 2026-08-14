--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20811971a700f6b04da83dcaa140ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5433040ba369a77be4a53ebddaeb1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3342ec416f7d6a9a025cbf7bc0c2c10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c332cd1cdf082fcf434ebf46adf113.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6af681224f08dd55e1ca83058cbee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9d60d52a8518e6fa98d147d73bd09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8332b06c32871f046a369017ab96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85d029f48f016b272ae2639bb4a509.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990a21e1f9bc1637aefd2c418bf7c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d3d8dfc1663931947350a2b596ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289895c8a2c57e11cc87522a5a132eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afb91bae19e39955e26d975e4adf5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28710c89eeb01db4eca1edb8e8f47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db47f331a1a4f444646b6f6f1e1743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28151e07dbbd7b6cc44faccd4defd73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55b90f1bd3077f515539f4c59a58e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ccf60d0aa778fc3262a2a4e61aa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cff54b5bc7975f77bd3b86912fd0ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>