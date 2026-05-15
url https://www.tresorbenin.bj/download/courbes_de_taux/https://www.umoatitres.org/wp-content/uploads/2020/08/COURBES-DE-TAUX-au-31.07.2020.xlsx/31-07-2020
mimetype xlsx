--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f356d4b03180e412909d8939e015c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bbcb83561273dc43bbbeda47983aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed5c3e1366bb5fb5a8a4a745f23e61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f356d4b03180e412909d8939e015c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35696c37cd9fefff9c8c3cbce48f712c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b0df6089b60f60bcae7a8742c0d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f356d4b03180e412909d8939e015c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed6605f76c9f6994a14fa04d34741.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85d1b4d9117e0cf0b3cd3fec2eee1f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f356d4b03180e412909d8939e015c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b67ea019505e9d76ef39d85378709f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0998030535891805d74566f38b9b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f356d4b03180e412909d8939e015c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91565f524cd361fe652b68aeaaf83cdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc80e34f9c688f5a8d11fbd13d681d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f356d4b03180e412909d8939e015c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a5267e512c93a45ac5d06b09fa64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f78c662f6e2b07467863510a7450.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f356d4b03180e412909d8939e015c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f823e071edef1dbe8042098426b3c0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df4fc5d794bd3b587198864ad2f58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f356d4b03180e412909d8939e015c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781af8efd97328b2222501c860c2ff9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebff959358aa757ab48ccf8ecbf037.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>