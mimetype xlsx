--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed5c3e1366bb5fb5a8a4a745f23e61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f228627dddce2db51c002decc716fff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b0df6089b60f60bcae7a8742c0d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b7a050353ff33e94dc31396a5df7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85d1b4d9117e0cf0b3cd3fec2eee1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e70dc224b284b5ca05456702135a52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0998030535891805d74566f38b9b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4e5012ff200ee26776d673ae4cee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc80e34f9c688f5a8d11fbd13d681d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3408ca6ed1ce6783bd9c989b8c780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f78c662f6e2b07467863510a7450.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e5f506f455e156539ac172acac205.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df4fc5d794bd3b587198864ad2f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa16169a77ced956add526c309307e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11498cadd6e6f2fc6f92ef14b0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebff959358aa757ab48ccf8ecbf037.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04679a3bbbebd5108e962f23b2fb3e6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>