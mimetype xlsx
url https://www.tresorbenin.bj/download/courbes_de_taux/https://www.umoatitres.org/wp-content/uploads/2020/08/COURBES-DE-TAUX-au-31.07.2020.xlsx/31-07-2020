--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f228627dddce2db51c002decc716fff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab24250ac03c2960c573e7d11d9840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1f2bfd8dd99432b47845c1a962365.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b7a050353ff33e94dc31396a5df7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab24250ac03c2960c573e7d11d9840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd292aa1b885bb51568796c6c11c95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e70dc224b284b5ca05456702135a52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab24250ac03c2960c573e7d11d9840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148512398de9ded30f70b19671338434.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4e5012ff200ee26776d673ae4cee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab24250ac03c2960c573e7d11d9840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712b94d03b8e0a609b1e33ab6eeed86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3408ca6ed1ce6783bd9c989b8c780.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab24250ac03c2960c573e7d11d9840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d30c21629b643d66d96eb5665870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e5f506f455e156539ac172acac205.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab24250ac03c2960c573e7d11d9840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda64fbd0404a375b6d530ff7da292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa16169a77ced956add526c309307e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab24250ac03c2960c573e7d11d9840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f17573cc20856ee0e791356f7d051.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacab7c2f56932bdd34e87162fba2b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04679a3bbbebd5108e962f23b2fb3e6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab24250ac03c2960c573e7d11d9840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92af5c0e59abe651b2fbcdbd1b232f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>