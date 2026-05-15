--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d18963ea3e011a1d2e5f59b3a8956.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266cd530f2c0dd0302c8e7693066afd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da77f41501af0c127a818a2905a1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d18963ea3e011a1d2e5f59b3a8956.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5ced960df6aedddd91624406be1dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e5ccb8b56997e06e8773133dd30d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d18963ea3e011a1d2e5f59b3a8956.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9c9f3a9d8de0552f31daa0014b9b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929868935cb488e28069ab861242ead7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d18963ea3e011a1d2e5f59b3a8956.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2bfffeddd52be7b199ddc84689506.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ce599e901cf5a89af3578e8e5aeef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d18963ea3e011a1d2e5f59b3a8956.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851171edb0efc00e79545ca1b0baf52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e8e32826e109124cff278de643327.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d18963ea3e011a1d2e5f59b3a8956.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19190b1acedfa4648ff9fe938ef433.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3eb53f6a8522ea6ab011641a391c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d18963ea3e011a1d2e5f59b3a8956.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3108a4939cb8e7e64c25d2076a6eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a18dee41f12b01950b219fc14b09b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d18963ea3e011a1d2e5f59b3a8956.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e8675d15894860cf1af12f1b4ba9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb5fafe89b99003bd6decea7601780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>