--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da77f41501af0c127a818a2905a1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4309b5eba80398844feb4693147a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e5ccb8b56997e06e8773133dd30d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8095d45d6641544e91a85060193d999.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929868935cb488e28069ab861242ead7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d0f8df86ae9d64b3a4973f69e9e53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ce599e901cf5a89af3578e8e5aeef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c04c3bfecd2eff8576e50c174a09fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e8e32826e109124cff278de643327.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea47a5540f24f1c6eef6269fc4fe86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3eb53f6a8522ea6ab011641a391c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fb3d6769decaf73939f4755ef5ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a18dee41f12b01950b219fc14b09b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29099806cab77380643e8a736e031751.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47ccf0a7b932bed6c50b0c0da78b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb5fafe89b99003bd6decea7601780.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80982803cb82cc9b2a17cf410d5d8fdc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>