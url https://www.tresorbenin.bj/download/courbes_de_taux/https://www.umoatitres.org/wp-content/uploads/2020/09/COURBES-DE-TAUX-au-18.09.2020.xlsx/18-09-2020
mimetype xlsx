--- v3 (2026-06-29)
+++ v4 (2026-08-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4309b5eba80398844feb4693147a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b6459f2cdcb3cb4ab6828da6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cdc0cb6ab7f26e11add968cd89f63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8095d45d6641544e91a85060193d999.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b6459f2cdcb3cb4ab6828da6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b4bca52da540a84ec0677ec11df0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d0f8df86ae9d64b3a4973f69e9e53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b6459f2cdcb3cb4ab6828da6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fb92a1338fdce250f18df435fe8e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c04c3bfecd2eff8576e50c174a09fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b6459f2cdcb3cb4ab6828da6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea47ff6d839809e644cf34e9ccf28bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea47a5540f24f1c6eef6269fc4fe86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b6459f2cdcb3cb4ab6828da6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2073f9f54294471cc0e2b8ee1ba646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fb3d6769decaf73939f4755ef5ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b6459f2cdcb3cb4ab6828da6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf295b911294b1f443c46b82e1a18ce1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29099806cab77380643e8a736e031751.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b6459f2cdcb3cb4ab6828da6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51365404a6c2b7b606c9f929646ea8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb37ab27af6b65306aa32b662bac7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80982803cb82cc9b2a17cf410d5d8fdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b6459f2cdcb3cb4ab6828da6bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179206d4bffedb7ad2fca9951d663134.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>