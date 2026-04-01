--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7a9fe85774c57cd1c92ece7b7b33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2edf1fe84ab083c17f570176de177.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc59e1514a6a707991715d424eaef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7a9fe85774c57cd1c92ece7b7b33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c39cdd6c9dbf5454cf80792c6fcdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d95f5cb38c0b81e7ca71f30f0f532.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7a9fe85774c57cd1c92ece7b7b33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d77014dc24a623d0ce3b94ffd862.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08fb9a30acbaba7889a95e495bdd94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7a9fe85774c57cd1c92ece7b7b33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29a2bfabfe235bbc49ab42d2dbb984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea24216e0d2dd7eb02f78b5d1a9c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7a9fe85774c57cd1c92ece7b7b33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc616f0aabb1d68cf37602693ad6a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3076435b920d27e92ab42193b2b65d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7a9fe85774c57cd1c92ece7b7b33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2127da72db7f53dfca8cd2b47b1372.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efebe28549e2b79b567d5ca4ce9225f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7a9fe85774c57cd1c92ece7b7b33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec57668985834dc9542799c7cedf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974faa93ebe6c7d997a120aad24cda2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7a9fe85774c57cd1c92ece7b7b33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718dfd17a1cd95e3a282bcfe67d64a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8469316f1a8e4b46548ff697a5397c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>