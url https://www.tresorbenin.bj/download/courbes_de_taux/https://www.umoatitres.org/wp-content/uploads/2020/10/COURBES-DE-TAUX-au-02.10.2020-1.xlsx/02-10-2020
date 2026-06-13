--- v2 (2026-04-01)
+++ v3 (2026-06-13)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc59e1514a6a707991715d424eaef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02f87942318850a3da663dff7af8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d95f5cb38c0b81e7ca71f30f0f532.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b27182f1aafc5cc98e498be8fb68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08fb9a30acbaba7889a95e495bdd94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fad7ec787cf3f98a6a9179aa4a5c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea24216e0d2dd7eb02f78b5d1a9c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f4cb07647dc3c5aeb32557590ef7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3076435b920d27e92ab42193b2b65d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb6bbdefc2e1380e3842a13f4d8a3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efebe28549e2b79b567d5ca4ce9225f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c281c64d5917ba66850d852a238e84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974faa93ebe6c7d997a120aad24cda2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83de4d4bf23f5805f24bedd2cc80e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f0f9f95c049f7001a87fa32557b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8469316f1a8e4b46548ff697a5397c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be100319dc43cd5d78455ebc693cf4a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>