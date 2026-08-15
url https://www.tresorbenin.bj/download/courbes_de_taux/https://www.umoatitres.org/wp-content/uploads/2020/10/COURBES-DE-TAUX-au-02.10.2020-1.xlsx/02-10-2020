--- v3 (2026-06-13)
+++ v4 (2026-08-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02f87942318850a3da663dff7af8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba3c8f842d9f4461ebfd69d2ec33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6c90d17c8a94e1dd858c6ba62e771.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b27182f1aafc5cc98e498be8fb68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba3c8f842d9f4461ebfd69d2ec33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96267516c0f8b4880fc85c61db94e111.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fad7ec787cf3f98a6a9179aa4a5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba3c8f842d9f4461ebfd69d2ec33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7cd9f896a6302826ac4d54d114bde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f4cb07647dc3c5aeb32557590ef7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba3c8f842d9f4461ebfd69d2ec33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf604e02ed7ca3b7df57957f80362db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb6bbdefc2e1380e3842a13f4d8a3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba3c8f842d9f4461ebfd69d2ec33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5223b9f8e30ccfe08c28e3e16c385.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c281c64d5917ba66850d852a238e84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba3c8f842d9f4461ebfd69d2ec33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5042fe5a7a02e73a12157c03f00dbdf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83de4d4bf23f5805f24bedd2cc80e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba3c8f842d9f4461ebfd69d2ec33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1160c7510f89dad6edd01407a8adaca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337019006b04e57c024a3cb50230166b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be100319dc43cd5d78455ebc693cf4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba3c8f842d9f4461ebfd69d2ec33b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e89223c671c00cf9f7d10c0d0f9677.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>