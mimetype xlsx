--- v3 (2026-06-30)
+++ v4 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c5bbb5f663d46efb0ce9fa6ca058b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b2defe5767523ef4b4b81444b53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0d20b6a6bee7fb93f57642da2a7a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52eb2ca88c1f270adcc331db8cc5b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b2defe5767523ef4b4b81444b53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909440be58c36763baa8a5d9a63b5084.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33cae981e2d98f6815e245b0d07de1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b2defe5767523ef4b4b81444b53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce51cd4e226a44c5ac1e5b5e12314c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c59e3f39a8ab3a91866c84bcf3bef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b2defe5767523ef4b4b81444b53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe922418be34e73221450f9a343f4a1f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d38fa2233f99429b3e06d5aab10f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b2defe5767523ef4b4b81444b53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e56e71f9049a680f672b033a8ae02b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95297ee7e0d3152d0adc81cd2aab022.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b2defe5767523ef4b4b81444b53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bee974d5873cf6c8fbdc448f11d198.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4163a37a4f00cf53314f4b6fd0e833.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b2defe5767523ef4b4b81444b53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aef6777f3b98929d6bbd99bd18782e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f61074d498c3bef9b2ace1d0873687.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b2defe5767523ef4b4b81444b53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d1036dcb37b2ce5fb2f31ea335d03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>