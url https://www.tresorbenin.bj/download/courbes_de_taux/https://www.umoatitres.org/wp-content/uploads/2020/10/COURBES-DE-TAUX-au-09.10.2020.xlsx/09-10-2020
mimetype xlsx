--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e8f4f0ca8c45783c3c97ee79c709.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36a1272ee5c238cdf5ca9c1a3d0f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf58ed6ea985d721633794083010aa5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e8f4f0ca8c45783c3c97ee79c709.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01163e5b57b61d897f12e3b3250b2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b03a9f095669edd391f693e4e382.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e8f4f0ca8c45783c3c97ee79c709.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf333df36f3582e7a2a45bcc61f0a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358a09186cd049eb8745903708aea8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e8f4f0ca8c45783c3c97ee79c709.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969fdf51bc7052937ee1665c5fa9e7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8bb22dc5cb275c249e82c27fb378b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e8f4f0ca8c45783c3c97ee79c709.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89bc7d0b41283569d6cccedc017e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061682e21c97a6e896d315f61ff87cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e8f4f0ca8c45783c3c97ee79c709.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42bd8f8749a11e55ad84944d6bf953.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f74ab5a36ad368c21165c5598a8b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e8f4f0ca8c45783c3c97ee79c709.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeeda1a607052cecda275aa154d65c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2044c21228ca490090ebcc98291c3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e8f4f0ca8c45783c3c97ee79c709.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b036754f188ab36c05d5cb55f4824b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1072c9df0b6df5cd4481896f0b39c0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>