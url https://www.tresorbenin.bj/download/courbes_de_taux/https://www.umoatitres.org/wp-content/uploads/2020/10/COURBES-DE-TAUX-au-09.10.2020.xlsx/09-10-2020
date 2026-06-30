--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf58ed6ea985d721633794083010aa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c5bbb5f663d46efb0ce9fa6ca058b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b03a9f095669edd391f693e4e382.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52eb2ca88c1f270adcc331db8cc5b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358a09186cd049eb8745903708aea8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33cae981e2d98f6815e245b0d07de1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8bb22dc5cb275c249e82c27fb378b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c59e3f39a8ab3a91866c84bcf3bef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061682e21c97a6e896d315f61ff87cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d38fa2233f99429b3e06d5aab10f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f74ab5a36ad368c21165c5598a8b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95297ee7e0d3152d0adc81cd2aab022.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2044c21228ca490090ebcc98291c3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4163a37a4f00cf53314f4b6fd0e833.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9099419bf28913fc4976e894a1089.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1072c9df0b6df5cd4481896f0b39c0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ec17d89d6a7f004a2bf326dc1157.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f61074d498c3bef9b2ace1d0873687.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>