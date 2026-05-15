--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b95a19ee116a3f053e4b9fcc05a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146a4dba5da5d7a6df6abb1c8bc5b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b09bbfd36acc88a23b643ef0d2be2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b95a19ee116a3f053e4b9fcc05a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f521c63627a242fbb610be6c0edd825.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b024b6766481d3d8003263b7d9231.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b95a19ee116a3f053e4b9fcc05a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c36d033bb15822f100531d8182ca58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11c48ec6af32d880045ffb510aa6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b95a19ee116a3f053e4b9fcc05a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b90183a2219f004030cc99dfb88a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8a512862745a3598969b69c5e5b52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b95a19ee116a3f053e4b9fcc05a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191b0849717436aadfda2bd13afc63c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa6bc855d3b47f2eb72902aa9fd300.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b95a19ee116a3f053e4b9fcc05a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84b4310cb5ffcbbf1b90fb0c505925.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e391a62e9da30ccf155cf62e8705.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b95a19ee116a3f053e4b9fcc05a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af835140037bf46de74e27b8ff341f45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a677124b89bc320820c5aac868b5897.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b95a19ee116a3f053e4b9fcc05a3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3438c30ee0cdd3e63b1e66a871c545b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f52adcb1ec7cc2377f910db883422.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>