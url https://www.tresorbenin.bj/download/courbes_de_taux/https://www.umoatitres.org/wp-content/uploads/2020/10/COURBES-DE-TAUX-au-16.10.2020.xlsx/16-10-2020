--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b09bbfd36acc88a23b643ef0d2be2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268d9c47cbcf373599bce8e9b689f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a73cd1563bc2e7a258cffb17d7ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b024b6766481d3d8003263b7d9231.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268d9c47cbcf373599bce8e9b689f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4917e711b9a4b8d1a6477e3bda5c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11c48ec6af32d880045ffb510aa6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268d9c47cbcf373599bce8e9b689f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5ede14997de3dc7dc401c98890aaf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8a512862745a3598969b69c5e5b52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268d9c47cbcf373599bce8e9b689f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf4dcb3ab1487b1f97455128d28ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa6bc855d3b47f2eb72902aa9fd300.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268d9c47cbcf373599bce8e9b689f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e322b5323470c190448929365b97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e391a62e9da30ccf155cf62e8705.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268d9c47cbcf373599bce8e9b689f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23047c7cd16eafa37ab66982e30e7968.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a677124b89bc320820c5aac868b5897.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268d9c47cbcf373599bce8e9b689f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f237e14f0fdf678998827235289096.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2444739bb8812dbcdc39613ecc2305.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f52adcb1ec7cc2377f910db883422.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268d9c47cbcf373599bce8e9b689f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e79aecb5893ca8a094cb869e40220e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>