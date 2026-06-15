--- v1 (2026-03-30)
+++ v2 (2026-06-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c27d00057cca73f5f7cae0d1a13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544d980ce0e8ae6a95902b9c22948e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580d3e73a83097ede34beea5e6b6315.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c27d00057cca73f5f7cae0d1a13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeac41e1f68f9ae593c0ced9c34a8d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99193d06b00a38f2f5ecf0781fff01f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c27d00057cca73f5f7cae0d1a13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7bba7454077c5ca2b50ccc9db4062.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530e5d6bf8ed07a41c2517cd3f43973.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c27d00057cca73f5f7cae0d1a13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff41fa558e344239afffa7c5d6dedc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04573fc925466ec5a5157a405e2b06d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c27d00057cca73f5f7cae0d1a13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9177c1ceeedfe11554fc30f45354a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50536d87a8cdb5d4a98bfec06e710b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c27d00057cca73f5f7cae0d1a13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb1ad34b7a6b785bf4b3e9bd12c7ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaafb1142ba0f0af68f7cac4b8c2bb9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c27d00057cca73f5f7cae0d1a13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5028be3e6b98529a215f21844c80df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531db88251d67f43195cae449d870bde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c27d00057cca73f5f7cae0d1a13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d767d60847a57f9eeb90e9014f3014.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d328522f810fa4d90ddcd4bde32d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>