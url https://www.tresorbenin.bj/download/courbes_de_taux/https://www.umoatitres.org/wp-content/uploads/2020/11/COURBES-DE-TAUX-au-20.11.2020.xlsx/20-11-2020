--- v2 (2026-06-15)
+++ v3 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580d3e73a83097ede34beea5e6b6315.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532580f36b945762d4b9f456575e5747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99193d06b00a38f2f5ecf0781fff01f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a65ad4eae6b3f758eb372b9a63d93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530e5d6bf8ed07a41c2517cd3f43973.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa843b025f045cef4e0ec38e549c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04573fc925466ec5a5157a405e2b06d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46faec6750d15cdb6c26936b7eeaa26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50536d87a8cdb5d4a98bfec06e710b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33a4a3419cd22152179204913add7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaafb1142ba0f0af68f7cac4b8c2bb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a7cdce0314c8ecb4e41d25498ed5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531db88251d67f43195cae449d870bde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649ada765a1f8cd4d64b6f54f8661b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3344d8236dc2ed3374f7109adf1ff0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d328522f810fa4d90ddcd4bde32d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2ceb14f1782c8b9455c7586aad96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>