--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532580f36b945762d4b9f456575e5747.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5143b379d6258c419482d3191e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e615863c2dda915494265d53ccd45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a65ad4eae6b3f758eb372b9a63d93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5143b379d6258c419482d3191e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e29ad321ac9d3e1fa0c6b0d6025b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa843b025f045cef4e0ec38e549c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5143b379d6258c419482d3191e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddb233f9820ae683e711b96827a44e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46faec6750d15cdb6c26936b7eeaa26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5143b379d6258c419482d3191e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87ca200eba837667573a2f8e8d5927.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33a4a3419cd22152179204913add7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5143b379d6258c419482d3191e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017c29eb0c91b03f6f97573d09d22fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a7cdce0314c8ecb4e41d25498ed5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5143b379d6258c419482d3191e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8344fac7743ada06c007241f759964c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649ada765a1f8cd4d64b6f54f8661b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5143b379d6258c419482d3191e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3121bff5e33ecc454f962a86cb305.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af625e86429be4ce7f4de2be8c0c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2ceb14f1782c8b9455c7586aad96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d5143b379d6258c419482d3191e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85fe2c3c4be1aec32d3c1e85c2dab4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>