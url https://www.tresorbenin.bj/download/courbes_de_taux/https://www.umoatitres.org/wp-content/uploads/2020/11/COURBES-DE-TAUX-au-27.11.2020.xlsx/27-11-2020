--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3e66a2ced8e2441df6e16bcf6714.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a77d72d27462546bb9da1acda0a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a981327078238124023abce2a8d75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345729a1422a615ed66e9139f5e4609.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a77d72d27462546bb9da1acda0a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521f0046ebdc7a2f98586c664c60bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f8e584c5518432fcd9d791479836.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a77d72d27462546bb9da1acda0a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eeaa1a30ae73c6fe28f5f05d5819d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a843b6ef6e968770ecf040d11885.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a77d72d27462546bb9da1acda0a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48506de8b5459d833d0a3d0521bb9b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d1de03a9b51547363af288f87b12e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a77d72d27462546bb9da1acda0a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0b269034a13b9e5cb020dc435a6bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f846b57774479986aac7a3a6ddad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a77d72d27462546bb9da1acda0a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9d5b34e31e1c9d87da1b7834d791b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff95dec6438995f3a54243cb5ffb64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a77d72d27462546bb9da1acda0a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7da31fbd41d87135cdf3c699a8a11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d51ab97b953b9492b098d7a8db9e8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a77d72d27462546bb9da1acda0a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa497a9daf00b88c206d0e962d7fac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>