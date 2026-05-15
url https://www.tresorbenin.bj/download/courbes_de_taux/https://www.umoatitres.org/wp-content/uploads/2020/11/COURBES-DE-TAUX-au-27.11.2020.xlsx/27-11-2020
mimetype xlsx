--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b11832b3c114bb6c81207e868cdb6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be7033937cd2364f16397ae7575c41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb55d59e9ac010f8768af4e4a999902.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b11832b3c114bb6c81207e868cdb6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa3f68c00f9da683f26cf93dd8ada.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d6257b46e9366397a694ba388d178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b11832b3c114bb6c81207e868cdb6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe292861ad9ad89d3473f1e5429e4ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb8c01363bca24ae7286788a49cc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b11832b3c114bb6c81207e868cdb6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d86db763e388ddaa4e3e8d69da55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f35c50e94e782207187a1d7e3a3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b11832b3c114bb6c81207e868cdb6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20239e86f77d45e00445d13a849f32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150b2faf0d3a11a5d81f3f04cf6b116.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b11832b3c114bb6c81207e868cdb6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85d414f6c17246225d6762b225af1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d016d779fbc7363727ebf65621a39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b11832b3c114bb6c81207e868cdb6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23686f2f2a9a618aa503f7d40f28c76a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8e16717f37a2b1bd420ee4e2d588.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b11832b3c114bb6c81207e868cdb6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52617460820affe08a58e5c0984304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f308aa71b11f2f91310ca4cd5896bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>