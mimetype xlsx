--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb55d59e9ac010f8768af4e4a999902.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeccfdbd13a6308ef76ad539214b0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d6257b46e9366397a694ba388d178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394098b776a7100b743a81bcf902eded.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb8c01363bca24ae7286788a49cc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f660a183f7fab85de111bafdc6be5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f35c50e94e782207187a1d7e3a3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585ecf307735ffe12ca63cf459d6ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150b2faf0d3a11a5d81f3f04cf6b116.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a57ab98a35710d4fbcffbc65689283.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d016d779fbc7363727ebf65621a39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f46a090e95ec2b5ee235bcde30658e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8e16717f37a2b1bd420ee4e2d588.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0d795bc27d5412f92014665cc9a25.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624728b424c94883d500d8ee9a0d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f308aa71b11f2f91310ca4cd5896bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754950980e8b1f5eefc64910d6031c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>