--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeccfdbd13a6308ef76ad539214b0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3e66a2ced8e2441df6e16bcf6714.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394098b776a7100b743a81bcf902eded.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345729a1422a615ed66e9139f5e4609.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f660a183f7fab85de111bafdc6be5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f8e584c5518432fcd9d791479836.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585ecf307735ffe12ca63cf459d6ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a843b6ef6e968770ecf040d11885.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a57ab98a35710d4fbcffbc65689283.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d1de03a9b51547363af288f87b12e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f46a090e95ec2b5ee235bcde30658e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f846b57774479986aac7a3a6ddad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0d795bc27d5412f92014665cc9a25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff95dec6438995f3a54243cb5ffb64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9025cce08561453de9af3218a9b16e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754950980e8b1f5eefc64910d6031c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab840dba2cacdf7e0527cb2d71ff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d51ab97b953b9492b098d7a8db9e8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>