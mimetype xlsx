--- v3 (2026-06-30)
+++ v4 (2026-09-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5e551e64d8796477c8843ed73777.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef4ded2f80275913c1cf3d01fe384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e608ed45693432ddd55b3fab3a4224.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117acbcfa94701b76656953ad14b8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5e551e64d8796477c8843ed73777.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23499233235211705176d398c089821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e608ed45693432ddd55b3fab3a4224.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdec74668badf70f8cb6e2bff14f90b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5e551e64d8796477c8843ed73777.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241a4f6c5f5f9981bab9382975d844.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e608ed45693432ddd55b3fab3a4224.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d44816dc0ad05667b5efd5f0d28f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5e551e64d8796477c8843ed73777.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47c480396d218edc651397a27f0188.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e608ed45693432ddd55b3fab3a4224.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee212aa40cc99aca62caaaf5c286e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5e551e64d8796477c8843ed73777.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf98f7d2ce904147a6a98663c320e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e608ed45693432ddd55b3fab3a4224.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ec112d98245b04d116b224db163ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5e551e64d8796477c8843ed73777.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915851e91932779bdd3be2984c0e86d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e608ed45693432ddd55b3fab3a4224.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6443c77c4303f88808cade10c2a485.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5e551e64d8796477c8843ed73777.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafb33cafb47a28dacc4d6a2ebd98b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e608ed45693432ddd55b3fab3a4224.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef990c923ff335d99ed4333b42bece.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5e551e64d8796477c8843ed73777.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be22488918c53fa7b93070a0f41143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e608ed45693432ddd55b3fab3a4224.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b611f7595cd9db02e6b3f6548cfd378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>