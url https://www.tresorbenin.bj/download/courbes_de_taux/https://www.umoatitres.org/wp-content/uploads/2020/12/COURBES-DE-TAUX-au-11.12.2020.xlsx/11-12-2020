--- v1 (2026-03-30)
+++ v2 (2026-08-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e35ecf301260dcbd083609b3e9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5234d69b10b7a81b81b852b61e0d9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e2841894623b99019cbf0622832.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24dcd352eb8a6b2f57c81a5ef11204.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e35ecf301260dcbd083609b3e9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6198e1c5eda069c4015cbe2714bf2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e2841894623b99019cbf0622832.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22832dda323b35c36affaf830cbccafa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e35ecf301260dcbd083609b3e9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98235eb10c531a90bf22ccfea05553cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e2841894623b99019cbf0622832.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8f81c8fd9df47909b39df18c55565.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e35ecf301260dcbd083609b3e9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e44177b8c3bbfb35db8195b9b0668c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e2841894623b99019cbf0622832.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599813fb75340f3cdda58bc68064bbc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e35ecf301260dcbd083609b3e9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771dba30a570b21c0d59d11e2d674e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e2841894623b99019cbf0622832.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba7d2d311778330276ffc115a9eb84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e35ecf301260dcbd083609b3e9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7191fef22285dec6e1c41e2172874f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e2841894623b99019cbf0622832.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c44800688fef04942299b227194ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e35ecf301260dcbd083609b3e9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495dd6b2eba93ddba3e6b302bde1cdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e2841894623b99019cbf0622832.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a023667a9a9847f29dc98f62781d19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e35ecf301260dcbd083609b3e9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a0374f1635a3efcb4bf78141ed34f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e2841894623b99019cbf0622832.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6712d50494a9d63863fb6b057bd474.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>