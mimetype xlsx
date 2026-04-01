--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd4b34c0cf9a9393bebdd2209b5a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f6edbb497c57f7c03541c6381318.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec092cd57def33527baac546012d42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd4b34c0cf9a9393bebdd2209b5a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b89a97985a1e2b13d3f455989c7eee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3b806978348428c0b44c4fdc209e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd4b34c0cf9a9393bebdd2209b5a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6a251c60f13467999f42cbb320352.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c62671bfd140e52352201dba4f637.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd4b34c0cf9a9393bebdd2209b5a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41dc70dd14418066c9ef5875360216.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f05e34661f473a6d797ae1e125d519.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd4b34c0cf9a9393bebdd2209b5a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92193c493f69ac1aa0bacf6a110f87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc52fbc6051fc9a4394b0fb6d68bae6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd4b34c0cf9a9393bebdd2209b5a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16e82db26cc30a8537ed228bbc2cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575292a86c6e08cdd2ff3f1029c305b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd4b34c0cf9a9393bebdd2209b5a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344b4de24c6630a9e2014b3e6244c02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58c6a24be8726fa07705864dd3473.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd4b34c0cf9a9393bebdd2209b5a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c73c53f267d0e4d206829f648ca81a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1b4563f55cf3060d67906d34d36e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>