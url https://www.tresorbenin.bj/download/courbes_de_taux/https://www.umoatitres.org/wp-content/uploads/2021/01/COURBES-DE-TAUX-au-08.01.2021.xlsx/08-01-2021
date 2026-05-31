--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec092cd57def33527baac546012d42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b682deecb8db22cc810c6b5ec06d20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3b806978348428c0b44c4fdc209e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da4d2eb1bd8b2dffcb7b6de850445.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c62671bfd140e52352201dba4f637.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b9b8a991537ddff9c661aea576d63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f05e34661f473a6d797ae1e125d519.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab8e3093ed4dae77ab5d445f9a30eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc52fbc6051fc9a4394b0fb6d68bae6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00cc8a81d31362cbb69966cffb1187.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575292a86c6e08cdd2ff3f1029c305b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec735d713b32ede88341adcb66b2bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58c6a24be8726fa07705864dd3473.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db617e840c26882af65981b857496a54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e824e5c9c36045e2decc7563460af7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1b4563f55cf3060d67906d34d36e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61726fae0b6f30b98419b43586b655f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>