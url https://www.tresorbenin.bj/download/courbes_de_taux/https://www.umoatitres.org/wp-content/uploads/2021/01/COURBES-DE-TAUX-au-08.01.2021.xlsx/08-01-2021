--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b682deecb8db22cc810c6b5ec06d20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e59dfb136839951bcc28d1bd3cc69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da4d2eb1bd8b2dffcb7b6de850445.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda205b2a3869271a2ff3d5d8a7cdb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b9b8a991537ddff9c661aea576d63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32ba10a470e0930759cf2c43a63d19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab8e3093ed4dae77ab5d445f9a30eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0362de631050d8277274617f7263b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00cc8a81d31362cbb69966cffb1187.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74d22e94c63a1d4a56f8bffbd0ec4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec735d713b32ede88341adcb66b2bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65580de8bb19379440b180ef3ae87407.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db617e840c26882af65981b857496a54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ccf1e7fe896d124293c25867b07b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bb2dbaed361dd96de403fcf1f105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61726fae0b6f30b98419b43586b655f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed8e4212114425f0feae987d4ef66b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>