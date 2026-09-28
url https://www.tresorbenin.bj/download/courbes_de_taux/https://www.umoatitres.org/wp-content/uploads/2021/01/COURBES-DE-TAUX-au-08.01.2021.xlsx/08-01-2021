--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e59dfb136839951bcc28d1bd3cc69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d69d65174aaa87160285deef7456.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ff036bfce4ad8d3b1328a74c155b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda205b2a3869271a2ff3d5d8a7cdb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d69d65174aaa87160285deef7456.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc4f8d408e6bd3fd87af51140de2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32ba10a470e0930759cf2c43a63d19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d69d65174aaa87160285deef7456.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a57acdd9e7094dfb13d98daafd24d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0362de631050d8277274617f7263b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d69d65174aaa87160285deef7456.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa09ad91ddefc86aada8d3e9aa73d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74d22e94c63a1d4a56f8bffbd0ec4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d69d65174aaa87160285deef7456.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc274bd12ea44e58bc0a9e2c8961e6ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65580de8bb19379440b180ef3ae87407.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d69d65174aaa87160285deef7456.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c96a4f3fd6ec91a148a17e169a14d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ccf1e7fe896d124293c25867b07b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d69d65174aaa87160285deef7456.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee366251e402c926fa65be93197d4b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552844a423eb6b908e7fa19b823d535.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed8e4212114425f0feae987d4ef66b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d69d65174aaa87160285deef7456.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df431872f5522e4f022cddd843fe0fb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>