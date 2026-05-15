--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d97f3291ac1426a3c2adb7e1139.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0805bdd9ebc25c2393ebf4a312a16ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec08d2afa58f026ce35eb1aa7bf2c96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d97f3291ac1426a3c2adb7e1139.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757f73f29bca7dbe371df101cd56870.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38df7401b85b92dfc8f763d5a298469.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d97f3291ac1426a3c2adb7e1139.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e677f7bd26f04166dc43ef8a837f7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56dba070eeb0dd30087147eb3e15d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d97f3291ac1426a3c2adb7e1139.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d97f3291ac1426a3c2adb7e1139.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d42d79740643554966bc079e59753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc511afa446892579059d5e960823da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d97f3291ac1426a3c2adb7e1139.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1211bcd04ba6701b0a6ca24ab6f8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f338f5a2d53b1fdf78f597940111ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d97f3291ac1426a3c2adb7e1139.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d3fabc280945979ae2ebe3e61788.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc884fc69fe8810486731e797bfec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d97f3291ac1426a3c2adb7e1139.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea09d8ab2c4f1b5c389f612a1b62d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737052e2104cdbffe06981374bbb3783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>