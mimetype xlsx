--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec08d2afa58f026ce35eb1aa7bf2c96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3cc4acf1e30b5b15a9b5d75ea9b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c582d26e211ced6bea12ae360e770.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38df7401b85b92dfc8f763d5a298469.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3cc4acf1e30b5b15a9b5d75ea9b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459f8198d1838cefc535c556ea0070e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56dba070eeb0dd30087147eb3e15d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3cc4acf1e30b5b15a9b5d75ea9b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770d6a0ba7c2832442b4364481919d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3cc4acf1e30b5b15a9b5d75ea9b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc511afa446892579059d5e960823da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3cc4acf1e30b5b15a9b5d75ea9b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc465dce9db719a5114cd1eb4d515c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f338f5a2d53b1fdf78f597940111ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3cc4acf1e30b5b15a9b5d75ea9b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e745374ff9d489afb06c5cdb43a46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc884fc69fe8810486731e797bfec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3cc4acf1e30b5b15a9b5d75ea9b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2594818e6540dde4af0211bc429607.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9429cfb304f4c1a697fdbc16bc0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737052e2104cdbffe06981374bbb3783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3cc4acf1e30b5b15a9b5d75ea9b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3ae4bbdaee9a1c9c1209ae9bfed79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>