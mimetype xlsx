--- v2 (2026-03-30)
+++ v3 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753f23cc7f820745ead6932031220c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170c53252ed4007e2184da2e97cbd2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3afeb44552e39edba098e4de46930.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753f23cc7f820745ead6932031220c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9322e91887fb02b1ef83beae16f03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efefced3a973a68c8690c2e890c73b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753f23cc7f820745ead6932031220c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31136abcd759f5910c98eec687b49c63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207870fc3d9542ba6e84caf029cfb95b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753f23cc7f820745ead6932031220c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344cc581854cfbd27670d2c9d4409bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5033bbbde6a2cf4ed3a4481bed82ccc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753f23cc7f820745ead6932031220c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b252142003197a837b8f11ef027a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a71b7def78faacd7c0b92d6e8f471.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753f23cc7f820745ead6932031220c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae2dba9393f7c13ae8883525b2249.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a852d8e88f07ebc1335e87fe53dffb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753f23cc7f820745ead6932031220c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94361f409390cafbf94b4d70b5bcbb3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf86d71b1737619c5d32cd1797b307c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753f23cc7f820745ead6932031220c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc81fa4bea5e6ba9a9cd4b8227adfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e292c173c65c47fce6743b2c04390d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>