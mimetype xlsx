--- v3 (2026-05-15)
+++ v4 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3afeb44552e39edba098e4de46930.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d46e70d744787f151b87f4bf9854fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efefced3a973a68c8690c2e890c73b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f578668e16728c7e44b29ad1ad2285.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207870fc3d9542ba6e84caf029cfb95b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38158253c2d6c877fd9bd6d1d9544767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5033bbbde6a2cf4ed3a4481bed82ccc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714381ef7675df04d31e36c980e360e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a71b7def78faacd7c0b92d6e8f471.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168bbc8ff93e9c4937c6c5c2265d4ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a852d8e88f07ebc1335e87fe53dffb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe5bbc54aa63cdf0875bfc1dd65ce0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf86d71b1737619c5d32cd1797b307c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fc3b3a38a8a1647af991778c87f65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374c2d2fb6f620776910eb39bec427.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e292c173c65c47fce6743b2c04390d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d820dd247f790bfa9428ebc7cc7f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>