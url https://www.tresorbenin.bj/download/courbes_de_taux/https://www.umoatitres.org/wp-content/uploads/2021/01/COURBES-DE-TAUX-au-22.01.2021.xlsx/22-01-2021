--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d46e70d744787f151b87f4bf9854fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c6a05ab5753887394137bd77c43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff61e101978b468c7fbb7cadfb1b32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f578668e16728c7e44b29ad1ad2285.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c6a05ab5753887394137bd77c43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e1c5c5f5c2a8518f878d6a09eb448.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38158253c2d6c877fd9bd6d1d9544767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c6a05ab5753887394137bd77c43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ede2e4cf152d833aa9b2a653d8a4e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714381ef7675df04d31e36c980e360e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c6a05ab5753887394137bd77c43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25890c3ce372bf13ccf1b67680d6092a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168bbc8ff93e9c4937c6c5c2265d4ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c6a05ab5753887394137bd77c43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bef69fcfa5d032b13efde467f7847.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe5bbc54aa63cdf0875bfc1dd65ce0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c6a05ab5753887394137bd77c43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a723d4df1f3c9c2a0341cb950ae5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fc3b3a38a8a1647af991778c87f65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c6a05ab5753887394137bd77c43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc75dff3f40f7ea780df7b48ddbc63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a85c5056d88d639c1ef7976e5d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d820dd247f790bfa9428ebc7cc7f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c6a05ab5753887394137bd77c43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cdddddd2215db2ed034a1269da9cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>