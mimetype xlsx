--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4776ad095bbe8ab750b7888fccc16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf52c0bdd69a7a49e7cf4dd7e341f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef4dd23b194b44d2e76478581400c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db2f1824c846d99159de599af9815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf52c0bdd69a7a49e7cf4dd7e341f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d2201edf1cebb3b17b28a7fe4eeb5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b9435f20e92fbbc137219e21a0c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf52c0bdd69a7a49e7cf4dd7e341f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5231df9d695c21f9b1fc7fba5abb239.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb33644de2410cab7efe5ca684ca2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf52c0bdd69a7a49e7cf4dd7e341f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995b3d448c7e1b0d340583c723af87d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be48a8e242cd4c4a122e1b41e11fbe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf52c0bdd69a7a49e7cf4dd7e341f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d067665cf7d8d9d46b3d0ee7bb07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995438b093de0566a57c123600674dae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf52c0bdd69a7a49e7cf4dd7e341f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe677e0981291d8c79d37213794262d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4172d1e0da15837dbb9ce905d02ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf52c0bdd69a7a49e7cf4dd7e341f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cefc4f264971cc8702c42802aeba7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e9e30471fc909822e8cd613282352.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf52c0bdd69a7a49e7cf4dd7e341f2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc5419b7c94c8007f5ff0fb004b76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>