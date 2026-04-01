--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfeb5d11be67e24020c186775559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e082fcdb11ae493f3c7e61fb530ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a04319602d3e8541d5e83d7a1c2253.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfeb5d11be67e24020c186775559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0a328b6918652c8c08b80af67d4fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b419dee078e479c1db77acbebf59a13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfeb5d11be67e24020c186775559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf087a9c793a48c486c904598a9474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e137def41bb2abb60b44c5f61ca48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfeb5d11be67e24020c186775559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e26056729d029a240239f180f6c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802726a303e513d8fd1f38d1d6d32d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfeb5d11be67e24020c186775559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091daec9849248251ab65037c788d37d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb331d871de2dc55f01d9b24138a63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfeb5d11be67e24020c186775559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dafd868236157e1dbe9faa98b7bbd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa02f8cb3976add92d5ca9fcdc25e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfeb5d11be67e24020c186775559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea641fac09f4ae5eb7fa27ab05c13f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be275c874ac16f94b7a7e1524ea208e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfeb5d11be67e24020c186775559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e549cc93707adfe33a60214b99f7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec3a4a0a7c918a766a6c333869c32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>