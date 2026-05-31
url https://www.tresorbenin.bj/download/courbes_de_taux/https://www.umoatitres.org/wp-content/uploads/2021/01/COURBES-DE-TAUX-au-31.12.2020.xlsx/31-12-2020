--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a04319602d3e8541d5e83d7a1c2253.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1ef4ea496e9b90a42158846d8b1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b419dee078e479c1db77acbebf59a13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb91ee173d6da16f825311e8577fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e137def41bb2abb60b44c5f61ca48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde5117bbc35311197e6fab1c0450a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802726a303e513d8fd1f38d1d6d32d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71d3d63635b39e6b41f7dc83d250bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb331d871de2dc55f01d9b24138a63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce193b31487d83e8e54525f15761f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa02f8cb3976add92d5ca9fcdc25e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b73ed93e7af774e05afad93b8a05c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be275c874ac16f94b7a7e1524ea208e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e80621f29a3578e9881f49a66835.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3bab7c8b0355a1f98f1efce3ff35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec3a4a0a7c918a766a6c333869c32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9f5c0cf536edc9df03bcb57f5ec2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>