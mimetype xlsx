--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1ef4ea496e9b90a42158846d8b1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4776ad095bbe8ab750b7888fccc16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb91ee173d6da16f825311e8577fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db2f1824c846d99159de599af9815.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde5117bbc35311197e6fab1c0450a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b9435f20e92fbbc137219e21a0c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71d3d63635b39e6b41f7dc83d250bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb33644de2410cab7efe5ca684ca2e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce193b31487d83e8e54525f15761f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be48a8e242cd4c4a122e1b41e11fbe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b73ed93e7af774e05afad93b8a05c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995438b093de0566a57c123600674dae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e80621f29a3578e9881f49a66835.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4172d1e0da15837dbb9ce905d02ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714e2448cb1fb7100cc07443197ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9f5c0cf536edc9df03bcb57f5ec2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee9fbbc3e5986140261694e0efc2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e9e30471fc909822e8cd613282352.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>