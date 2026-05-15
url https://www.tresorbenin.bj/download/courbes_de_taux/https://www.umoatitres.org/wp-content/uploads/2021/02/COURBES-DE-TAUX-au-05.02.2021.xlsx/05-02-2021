--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38107563b5facfbaa7fe5a54c680c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a62fdd268dba9916fb2f03025daf61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b044ac10303a362e805066fc008fe2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38107563b5facfbaa7fe5a54c680c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96168970f741b77fc095b69c4ed767b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5d8fba17cbc745eaae1518937766.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38107563b5facfbaa7fe5a54c680c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a46860e73f0ce80b39ebc32a27566b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7f905312a88166261e0092cb8e8b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38107563b5facfbaa7fe5a54c680c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8db90b71a242ef355e87af788a81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1ade6cd381bdfd4f3dae19dcea38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38107563b5facfbaa7fe5a54c680c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1182977e570827f87d2051f9590bcc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc10d95fc2a3b36fb546c4e196d2b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38107563b5facfbaa7fe5a54c680c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216811109782ae8c845bfdb2c5e3606.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472740c8d6a00e1f31e326ba00355f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38107563b5facfbaa7fe5a54c680c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125ebe931b0fa735a1c359596c7f535.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ea733a11d6c5703de38bc48ff9ec5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38107563b5facfbaa7fe5a54c680c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223115997286766580e4ceb04969869.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1380087c3eec839c530812fe7590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>