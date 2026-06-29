--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b044ac10303a362e805066fc008fe2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db9be4c94172359d62023bacee403.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5d8fba17cbc745eaae1518937766.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481805aadbeef28c6a489563cc66a69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7f905312a88166261e0092cb8e8b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed4534b8df89871b34116dc5d73d6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1ade6cd381bdfd4f3dae19dcea38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5e898f4ca58db2a27acc79b32702.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc10d95fc2a3b36fb546c4e196d2b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1eda9e493f564d89b8cbb397589b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472740c8d6a00e1f31e326ba00355f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd86112d68a146913c6287082b03406.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ea733a11d6c5703de38bc48ff9ec5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace08bfb769eba877c3ee073dd5c670e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fd04e7f78aad32fd513ac42a0d46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1380087c3eec839c530812fe7590.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a441598950f66efc6f969ecd9a43e18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>