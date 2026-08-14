--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db9be4c94172359d62023bacee403.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb0115cb40ea3a7df34b207cce762.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54abce9938ee89f7b04fc29c306f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481805aadbeef28c6a489563cc66a69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb0115cb40ea3a7df34b207cce762.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafc625f653c342cccb34e3fb8badf2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed4534b8df89871b34116dc5d73d6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb0115cb40ea3a7df34b207cce762.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191566d23de6593db4f54c321c98c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5e898f4ca58db2a27acc79b32702.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb0115cb40ea3a7df34b207cce762.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b18778358f0e0f8a06c0bea9840a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1eda9e493f564d89b8cbb397589b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb0115cb40ea3a7df34b207cce762.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca142f28f29df641b617fdd2bf7c3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd86112d68a146913c6287082b03406.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb0115cb40ea3a7df34b207cce762.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f369cb857b6edd115bb215e2e4b4841.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace08bfb769eba877c3ee073dd5c670e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb0115cb40ea3a7df34b207cce762.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673398932619792dbb770b691c20786.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9de4fe7c97248721c702c35a4fea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a441598950f66efc6f969ecd9a43e18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb0115cb40ea3a7df34b207cce762.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176dd4075bd5980c4570132aa262f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>