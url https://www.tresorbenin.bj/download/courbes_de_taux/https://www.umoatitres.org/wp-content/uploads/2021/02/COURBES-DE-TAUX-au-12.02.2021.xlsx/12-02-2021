--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8b00478373bf4111f35497318779.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9b5a370cdd9e48cea895485a6471a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b956d39a9f72f9c1c07bfd4a6460.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8b00478373bf4111f35497318779.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61215eae9f8764771773bfd831b5cf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99b177ce166966760e4ed6036085c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8b00478373bf4111f35497318779.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a985ca0c0f0dad6acffce303885dc08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1af521a91604f85b2e091caa5c7841.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8b00478373bf4111f35497318779.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b04409f85d29891e5034082acfd71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fecd28418c8187bf598743046c16e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8b00478373bf4111f35497318779.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c97a5f77e1850e81dadc27335854.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f6f81f777e50068b9f84b2fe1ab0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8b00478373bf4111f35497318779.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f77b0d43c4d5524538cd1fb6a69ea0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1350f272a662b94a67f9985062452b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8b00478373bf4111f35497318779.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766d9624b098a1c97211801b95f026d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f555151020fd9ce578796a05a38e63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8b00478373bf4111f35497318779.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c2e051f353f15a5f251d1cf228059.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3da143b9412500fb7782767f02996.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>