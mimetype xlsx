--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b956d39a9f72f9c1c07bfd4a6460.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f698878f9cfb5f1c7f65a19dee719ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99b177ce166966760e4ed6036085c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915787092ce4c8e73c24daa95566da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1af521a91604f85b2e091caa5c7841.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24839d3a4f9abfba5d778def50587.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fecd28418c8187bf598743046c16e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586fbb683b2465fd8d0ec36fc51d2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f6f81f777e50068b9f84b2fe1ab0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebed681dfd0585945ef09c6462df82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1350f272a662b94a67f9985062452b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716efd0f103f2cc7e74035451e37412f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f555151020fd9ce578796a05a38e63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dc6a360b9b729b0639aa287abe90e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598234bdb879c72e1d42753d7cb24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3da143b9412500fb7782767f02996.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ceea081fc59740e281c508b2b66ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>