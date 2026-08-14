--- v3 (2026-06-29)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f698878f9cfb5f1c7f65a19dee719ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd82fadd0c57cb4e57edf7369df329.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915787092ce4c8e73c24daa95566da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde064db6f4047e8df062706b8a480e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24839d3a4f9abfba5d778def50587.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d8b94dfc0233e44474df4f3d69b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586fbb683b2465fd8d0ec36fc51d2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c709c1a93c8be4a4abd95c5c746c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebed681dfd0585945ef09c6462df82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a93f4b4ac2b7798d00cb5c503aced.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716efd0f103f2cc7e74035451e37412f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032284b37c6e1ba61e6413bf68959b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dc6a360b9b729b0639aa287abe90e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebb49fc4f3d47d83e4416795e23dd7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cec9d87bac43358071b2fca1af13a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ceea081fc59740e281c508b2b66ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba662d5af47f66981e0b689f437d13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>