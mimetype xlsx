--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd82fadd0c57cb4e57edf7369df329.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ef55707b8f5f15a5a99ddaeb16d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e9c9b6f506ccca49d4f35febd2a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde064db6f4047e8df062706b8a480e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ef55707b8f5f15a5a99ddaeb16d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82727443d5497b6e9cd6f2bb7ec8c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d8b94dfc0233e44474df4f3d69b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ef55707b8f5f15a5a99ddaeb16d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d076dd8a7e8f486d5659bb09286ba7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c709c1a93c8be4a4abd95c5c746c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ef55707b8f5f15a5a99ddaeb16d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddf45b0cd19222b0597ed8db417ee6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a93f4b4ac2b7798d00cb5c503aced.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ef55707b8f5f15a5a99ddaeb16d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab838f9f5e7d515a71585970d5b68a9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032284b37c6e1ba61e6413bf68959b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ef55707b8f5f15a5a99ddaeb16d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a8e3e59fa61aa1a8b6a08b7ae8597.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebb49fc4f3d47d83e4416795e23dd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ef55707b8f5f15a5a99ddaeb16d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062491d82e9a4c0833c77607f7910b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5107090939052ec9e84ba7ed20d49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba662d5af47f66981e0b689f437d13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9ef55707b8f5f15a5a99ddaeb16d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c90b884052df7415dde26ae6cb339.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>