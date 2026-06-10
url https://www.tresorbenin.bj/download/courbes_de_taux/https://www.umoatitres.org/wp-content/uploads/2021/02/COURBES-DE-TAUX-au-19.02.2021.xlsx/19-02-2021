--- v2 (2026-03-30)
+++ v3 (2026-06-10)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac3ea0c91e0a43b74f67c04055946.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b9f62a1bfcfdbab287f11b29acce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f8a4ac28169c8c46fc00b1434376.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac3ea0c91e0a43b74f67c04055946.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de850f10cf0bc950918ebb031049f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14add291b54c2e1c7b897d2269fb22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac3ea0c91e0a43b74f67c04055946.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cd92df9417456f7fb8ec198c1876c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbd598c7aa26b1f9e7ae2496c15bf0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac3ea0c91e0a43b74f67c04055946.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f956f99c040c3505ba150b90622c90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a877311b8dd0d65b5c67b95543313f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac3ea0c91e0a43b74f67c04055946.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c71f8842c11f78b66c8d7cf97ae82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f481f707ae0cf20fed855b119bac2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac3ea0c91e0a43b74f67c04055946.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46d17c1be8bcfc5b541c600fa53b69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba56d96f50208fc170bc15cee6c5f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac3ea0c91e0a43b74f67c04055946.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e5b953fcffcee4bfaca181095c3eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613081b0aa6374a8a7ee42f0656af71b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac3ea0c91e0a43b74f67c04055946.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dab25ca067da826907286adf26b67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4302828cc876379a983b10e3600aa6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>