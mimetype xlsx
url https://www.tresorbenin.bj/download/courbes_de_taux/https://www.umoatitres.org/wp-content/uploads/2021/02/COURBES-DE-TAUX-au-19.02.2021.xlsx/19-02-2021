--- v3 (2026-06-10)
+++ v4 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f8a4ac28169c8c46fc00b1434376.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dde3dde31c0a5e0e1a58f56e8de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4c932806c492d604be18b0dcbef0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14add291b54c2e1c7b897d2269fb22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dde3dde31c0a5e0e1a58f56e8de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe35f6037820e7d5e84ee3d46cf868.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbd598c7aa26b1f9e7ae2496c15bf0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dde3dde31c0a5e0e1a58f56e8de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73451e187b2ad12f5152866c3677c5da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a877311b8dd0d65b5c67b95543313f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dde3dde31c0a5e0e1a58f56e8de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384e98ac6122230817d0dbb6d0dbbdb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f481f707ae0cf20fed855b119bac2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dde3dde31c0a5e0e1a58f56e8de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29368fa9b6abbe6b6430be09faf7c1c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba56d96f50208fc170bc15cee6c5f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dde3dde31c0a5e0e1a58f56e8de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eb6e7f14cd1e78e323fbe6fc4a05d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613081b0aa6374a8a7ee42f0656af71b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dde3dde31c0a5e0e1a58f56e8de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d1388d9e6ae6ac10d9d03e45899a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a516b34ee40845cfe631f44a6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4302828cc876379a983b10e3600aa6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dde3dde31c0a5e0e1a58f56e8de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34bfd0d6443bf7ad6a72cb8bdd6f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>