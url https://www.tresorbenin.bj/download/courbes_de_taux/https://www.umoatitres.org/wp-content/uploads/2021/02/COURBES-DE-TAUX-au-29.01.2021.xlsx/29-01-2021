--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba4fe75074980cdc9697c606f9b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc6fef972ed74bae14df1858fb1133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d557d6fca2472f22b357cad287c49c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba4fe75074980cdc9697c606f9b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad20befefc1cd7a308ca5f8ae51974.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286bea82afcfeb76a4a850dbc874aea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba4fe75074980cdc9697c606f9b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d4a3f26da9a5e146f2adfe8b6eb7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680e1b85c6f48983d088172dc894675.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba4fe75074980cdc9697c606f9b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d0fef8636f14bc5edae1286c6df21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda30515431cc4120ba891290cb0eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba4fe75074980cdc9697c606f9b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a82f3aa5e656aad8ab07bd6f7ee39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb550b3c836c0e898fa6a165e7cebaf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba4fe75074980cdc9697c606f9b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2462a1648e41a323ca51b6f91b3fcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94222c4071841870af5f10223a39f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba4fe75074980cdc9697c606f9b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde17610452f8270625bd5aa51084ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45eace310171d941f915bb4b9e63c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba4fe75074980cdc9697c606f9b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779d07fd6c962e84baf60edfd48517d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580477023b387b0e48ca2a3894e4158.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>