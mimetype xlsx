--- v1 (2026-04-01)
+++ v2 (2026-05-31)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d557d6fca2472f22b357cad287c49c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f00f6a66ee7fb943e59c784b0d6e8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286bea82afcfeb76a4a850dbc874aea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0f9cdc3f6f3f33dc4515dff324d95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680e1b85c6f48983d088172dc894675.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee6322c63179e72351fb9dece48fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda30515431cc4120ba891290cb0eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222ba877b8476b25c70cd3c65a52b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb550b3c836c0e898fa6a165e7cebaf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6faf8b61cf69373fd434b58f34262.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94222c4071841870af5f10223a39f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23edde0241d2dd4e278496073967cc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45eace310171d941f915bb4b9e63c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21e82bd7161657b4eb2ab763cb9950.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd5a61947724213fe2e365b0812be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580477023b387b0e48ca2a3894e4158.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0aeb569afb699c2c7782074c4b526.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>