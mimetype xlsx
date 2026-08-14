--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f00f6a66ee7fb943e59c784b0d6e8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443009b9bdc9986cdf9e0fca3c0b26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab8fb6440b5f95255ab98363abe6cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0f9cdc3f6f3f33dc4515dff324d95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443009b9bdc9986cdf9e0fca3c0b26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c09247cbb3917d6a465540291d9488.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee6322c63179e72351fb9dece48fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443009b9bdc9986cdf9e0fca3c0b26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364265d0392a3b88f7dea3f52ac5834d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222ba877b8476b25c70cd3c65a52b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443009b9bdc9986cdf9e0fca3c0b26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f736c474ae11561afd43e8ffe0627.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6faf8b61cf69373fd434b58f34262.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443009b9bdc9986cdf9e0fca3c0b26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ddaacf1bdd3d9b5802eafe03cb87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23edde0241d2dd4e278496073967cc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443009b9bdc9986cdf9e0fca3c0b26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ff08e70b74a104a4d3df7734e0c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21e82bd7161657b4eb2ab763cb9950.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443009b9bdc9986cdf9e0fca3c0b26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ca6e92ba1c67e7395b278aa3eddb8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed4d843f0d1f24bd551961a75973f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0aeb569afb699c2c7782074c4b526.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443009b9bdc9986cdf9e0fca3c0b26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c962fe1bd1102248aa3f4307ef8632.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>