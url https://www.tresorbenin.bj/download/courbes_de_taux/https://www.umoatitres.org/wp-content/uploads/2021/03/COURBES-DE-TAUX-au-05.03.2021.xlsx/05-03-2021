--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01797e6fd8ae5652a72e066da9809a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5e9cd89280289faf99eaba3af47be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47612cd38cb9795233b34d1398215e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01797e6fd8ae5652a72e066da9809a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52234d13f42635643da31a752c4cb482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93c18eeb1e2cf1e0f47b100573d57c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01797e6fd8ae5652a72e066da9809a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891416ba10dba34d288cedb289299877.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beca0838d11bbb14846ccb3df25ef5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01797e6fd8ae5652a72e066da9809a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f9587d0a355556063daa4aee10635.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c4852efab67708c916d7b3163ab58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01797e6fd8ae5652a72e066da9809a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d37c5a80247548006b0b0398a3fc25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e5fce3c9d56a32400e4bbea50d95a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01797e6fd8ae5652a72e066da9809a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ac2bd8d7a099ff835339960c182a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a16148d2ad53ead34aa08833df5388.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01797e6fd8ae5652a72e066da9809a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48e15a3a0f7633012a8d5bfa6f411.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5bd145c1ab1ad0eb68758533e7b63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01797e6fd8ae5652a72e066da9809a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802bd6f86f2af40bcebd92153690d9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef49b14a06b33ee18ef4575a36f21e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>