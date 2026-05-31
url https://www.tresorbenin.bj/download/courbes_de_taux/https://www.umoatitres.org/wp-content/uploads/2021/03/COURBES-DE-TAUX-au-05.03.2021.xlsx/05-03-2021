--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47612cd38cb9795233b34d1398215e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d156575f2ecd2c0bd81655ae8b856d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93c18eeb1e2cf1e0f47b100573d57c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562fa3407f8f61181ccc5d1e6ae4a83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beca0838d11bbb14846ccb3df25ef5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84131ff0f1ee7fbae1dc757f99a9484.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c4852efab67708c916d7b3163ab58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f20eb017fed5c8c54e19a571bb8a8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e5fce3c9d56a32400e4bbea50d95a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ed9e65498e71f7d4ade042e30b3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a16148d2ad53ead34aa08833df5388.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3289d4f7e068647137880c6b0d36b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5bd145c1ab1ad0eb68758533e7b63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a70db6e229288e65fbc23c7461036.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf52b24d54c210f6fa2c0a9c6e037.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef49b14a06b33ee18ef4575a36f21e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d320235666e836a3609c8d53f1b76f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>