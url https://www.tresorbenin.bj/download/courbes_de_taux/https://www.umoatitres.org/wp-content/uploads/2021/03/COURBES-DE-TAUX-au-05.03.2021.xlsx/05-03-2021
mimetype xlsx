--- v3 (2026-05-31)
+++ v4 (2026-08-15)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d156575f2ecd2c0bd81655ae8b856d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932a86b1d750eb9c13a8a50f059853.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc2d5decd5645ee558d07f0ae052d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562fa3407f8f61181ccc5d1e6ae4a83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932a86b1d750eb9c13a8a50f059853.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10006f89e84ea881ebda84591a3da3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84131ff0f1ee7fbae1dc757f99a9484.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932a86b1d750eb9c13a8a50f059853.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60356a8ab88d3dc96c9e40ce9b7adf66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f20eb017fed5c8c54e19a571bb8a8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932a86b1d750eb9c13a8a50f059853.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76febe19de75612fa0d681de53911b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ed9e65498e71f7d4ade042e30b3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932a86b1d750eb9c13a8a50f059853.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb919f9db985ec2ad4443812811e85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3289d4f7e068647137880c6b0d36b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932a86b1d750eb9c13a8a50f059853.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7cc9155500203abba7a2cbde4030.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a70db6e229288e65fbc23c7461036.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932a86b1d750eb9c13a8a50f059853.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30c49f17360810a7479ff1cf6897cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d59bd17febc32bc21e1babf4f1ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d320235666e836a3609c8d53f1b76f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932a86b1d750eb9c13a8a50f059853.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389add4465ee5e1106ae25256619f57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>