--- v3 (2026-06-30)
+++ v4 (2026-09-29)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc873824c3c7fabed44ea12af6b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64f894926bd47e7b514a34417d2c8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c57f776ef25524949c3eafec609.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b82de4c541ae93fda4a0e00906b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc873824c3c7fabed44ea12af6b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83bb8fe7e6b427f99268e3c5861b47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c57f776ef25524949c3eafec609.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce37fe436dc96387703671981689c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc873824c3c7fabed44ea12af6b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bab64a3341282b90d6b214ebd36ab9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c57f776ef25524949c3eafec609.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add72ac026ee7001b03170779cf53d38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc873824c3c7fabed44ea12af6b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0c2a957f49ced7c6e0a20374db6c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c57f776ef25524949c3eafec609.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b48e307e3e4a4304204a7e45fcfac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc873824c3c7fabed44ea12af6b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a01f2d4f0ed097345e457b5dda481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c57f776ef25524949c3eafec609.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1674f02a1ad88c1c59f4ba63a76661.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc873824c3c7fabed44ea12af6b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc799a031dc1ac95fefd36f4bfa641.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c57f776ef25524949c3eafec609.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883fee885153ed926bad01e9bdde833.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc873824c3c7fabed44ea12af6b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712493c286e45855c48f5db40a66e74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c57f776ef25524949c3eafec609.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ea06f2b0ac21f932b665e0fce1744.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc873824c3c7fabed44ea12af6b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50410ec9c68dc65f0c10e724f1239cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c57f776ef25524949c3eafec609.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a573aa7324dd535763d4228417295c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>