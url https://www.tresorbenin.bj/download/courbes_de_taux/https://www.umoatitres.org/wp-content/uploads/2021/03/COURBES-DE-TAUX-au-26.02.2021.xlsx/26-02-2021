--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d701924a93a60d4169170efedfa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44f6dda00dde3ee409f8eaddfe9326.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857517c128890d138fb80ab922d6b23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d701924a93a60d4169170efedfa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343efe31fbea218b86e9e83eb155bf4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca6237a0fdde73c636b525355e9b75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d701924a93a60d4169170efedfa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919b280fa15a32ec3538de5a9767e06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824d0e23e299b071269da43211b8127.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d701924a93a60d4169170efedfa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9bb472e36acef6201a403f01caaf2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579457fa0df201aa7f09158c115b8da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d701924a93a60d4169170efedfa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aade63d140c1e7fd20e855d247c990.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4eafdb671f67d711fa83636f5f42f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d701924a93a60d4169170efedfa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440cd02da83fda1287d8fb369ce7577.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ec9bf6a16cf1dbce242742662bca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d701924a93a60d4169170efedfa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ff615ad1deaec0a14659dc22cdb97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec631850e5a6f20bccb0fb14b318d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29d701924a93a60d4169170efedfa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951cd47d039408c2688c73d7175bcc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e46fb5c9543c0712a17aedb0c132.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>