--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857517c128890d138fb80ab922d6b23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90dab1d7cf2a369ddc194b272b343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad314042a921ce135a6b40f24262f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca6237a0fdde73c636b525355e9b75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90dab1d7cf2a369ddc194b272b343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88a8ec61cfd4a4ef89498e30d9274.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824d0e23e299b071269da43211b8127.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90dab1d7cf2a369ddc194b272b343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7250bcb1568160295b6162c39264ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579457fa0df201aa7f09158c115b8da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90dab1d7cf2a369ddc194b272b343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82dcb2b112f433aae7df7efb941de2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4eafdb671f67d711fa83636f5f42f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90dab1d7cf2a369ddc194b272b343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef67d099728cc48a18e43fc38305a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ec9bf6a16cf1dbce242742662bca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90dab1d7cf2a369ddc194b272b343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce23683b49daff29bffdcced18b2fa0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec631850e5a6f20bccb0fb14b318d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90dab1d7cf2a369ddc194b272b343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d6a1c1d61f4503dcc54c857845586.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ea3223b3917611617e6e5c007e0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e46fb5c9543c0712a17aedb0c132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90dab1d7cf2a369ddc194b272b343.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2085f7a93f86db264d19218e8e3ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>