--- v1 (2026-03-30)
+++ v2 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e88e84e27eaba847f880a645a667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e94fe3c1584e31513656986eff17c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15ea141d46b24f3db514b27d7d824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8ebea2196f2d434c70efa378f98be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e88e84e27eaba847f880a645a667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884135b1788bd3f33c30905ade1131a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15ea141d46b24f3db514b27d7d824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99e1c4b38a7bf8844015d293024e3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e88e84e27eaba847f880a645a667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab4417b0b4fd98bb178c4ddace1aca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15ea141d46b24f3db514b27d7d824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49426edde0215eccbb562bb38f220b24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e88e84e27eaba847f880a645a667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f38150d06144fc3a3c55ecae478e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15ea141d46b24f3db514b27d7d824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179743e4db4eaa11ccd16c9958b525d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e88e84e27eaba847f880a645a667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7816dfe86895a1b2870589685a5f00c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15ea141d46b24f3db514b27d7d824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b878c07f96efbdc170cbbe228232a37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e88e84e27eaba847f880a645a667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce8d2b7381bda8176130cb110dbdc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15ea141d46b24f3db514b27d7d824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662138e563bc5411c25a730cfa3d156.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e88e84e27eaba847f880a645a667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb89592d4415e36e957d961218d38c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15ea141d46b24f3db514b27d7d824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4953dc26602ff0bd5fe9c5bf4e35d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e88e84e27eaba847f880a645a667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a2b4895897e8f3f1acfe057abe14d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15ea141d46b24f3db514b27d7d824.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a7dd7f06158d73e7ba8aa11bd3dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>