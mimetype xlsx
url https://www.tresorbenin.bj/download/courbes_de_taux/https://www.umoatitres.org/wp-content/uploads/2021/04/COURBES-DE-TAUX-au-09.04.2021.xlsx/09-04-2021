--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129115d52944a74fdc9b7e1ae227a6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1baad971eeea188550d1fe2dc3a7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b227863256d3dfcc3df8f1d57ce1a27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129115d52944a74fdc9b7e1ae227a6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032055577273466c77ea661941d56bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938a3a607226c4a9999585b393b37e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129115d52944a74fdc9b7e1ae227a6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee17a501417dcb1ce827f18762ca7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040a5ea7896f2ba495186e89023b7bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129115d52944a74fdc9b7e1ae227a6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e81df4e49e23b35ef0ae69c55f8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd93596bf586a8fa551ffde247138a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129115d52944a74fdc9b7e1ae227a6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b18844efd6bda4edfdf2637040ea44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ed3349be331a9b9d625044242421e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129115d52944a74fdc9b7e1ae227a6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67d95e58113fab10420d3c1358307c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051bf5d0f21522fe14984b6cacd808.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129115d52944a74fdc9b7e1ae227a6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c1e0bb1c14dcc8fa0acc18b1965fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ce7fc35a592a34fef86d350d43cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129115d52944a74fdc9b7e1ae227a6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a720808ca8282f0c903aceaa91e078d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323fc8dbce8fcd0d2543c15dca99ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>