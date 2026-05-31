--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b227863256d3dfcc3df8f1d57ce1a27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c16e580c0a4dd26a7dc9501de36e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938a3a607226c4a9999585b393b37e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aff268fd1af6d467ce07cd32f0e43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040a5ea7896f2ba495186e89023b7bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007b9c917bbfc4edb0631b8f6897c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd93596bf586a8fa551ffde247138a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd41b5920c5e1e140e194c13aa5e278.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ed3349be331a9b9d625044242421e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d18ec43dbdd62525f39dea24564c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051bf5d0f21522fe14984b6cacd808.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b1716d915b846368377a6cf0af3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ce7fc35a592a34fef86d350d43cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246a082421595e209aa2d6f1e26f45d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977bcd0a93087f02818b660086b42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323fc8dbce8fcd0d2543c15dca99ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b1e33f7bbf10645db64485a8077ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>