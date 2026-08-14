--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c16e580c0a4dd26a7dc9501de36e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb113935b7b2fa8cf57fd6a7ef77be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d807225a64272c0718104eecfdba68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aff268fd1af6d467ce07cd32f0e43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb113935b7b2fa8cf57fd6a7ef77be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f89a335d1a4a17275f5a33d2af3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007b9c917bbfc4edb0631b8f6897c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb113935b7b2fa8cf57fd6a7ef77be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9369c14d0fcec8ef3d07b11780475c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd41b5920c5e1e140e194c13aa5e278.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb113935b7b2fa8cf57fd6a7ef77be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89ab1fe605664b75940402a9e4c1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d18ec43dbdd62525f39dea24564c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb113935b7b2fa8cf57fd6a7ef77be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c37d9fb3f9c8784e81e3d8e92b688.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b1716d915b846368377a6cf0af3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb113935b7b2fa8cf57fd6a7ef77be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eda93a85b2f332b8d09973048901a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246a082421595e209aa2d6f1e26f45d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb113935b7b2fa8cf57fd6a7ef77be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006a6bfa5b475744a545955851ac46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc774b6b26f7417389e65d3b409ac1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b1e33f7bbf10645db64485a8077ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb113935b7b2fa8cf57fd6a7ef77be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a5aad7accf2624f7800711bb39d84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>