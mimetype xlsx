--- v1 (2026-03-30)
+++ v2 (2026-04-01)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499a85a955ccd82cb0277abc5d8077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b1e3abbb3ba51e034bc43e4b60e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e9849a086e027869bf84a5ee4f58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499a85a955ccd82cb0277abc5d8077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaa7d70bd14361b7d8168c471f5459.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cabf5bb80f30b41f6f27a619022da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499a85a955ccd82cb0277abc5d8077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8a3fdefd5b686c5ec008d034e465b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e03902f3f1e2f47694a2863ad23a9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499a85a955ccd82cb0277abc5d8077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be84f0d830b78ccfdd3f74b10b0eed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857901f0a65fa6ad1b1fc79ce14dc06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499a85a955ccd82cb0277abc5d8077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ac47b6c889339ebe65d7382fb7bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae60228154d2221d8518ed7c7e945d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499a85a955ccd82cb0277abc5d8077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff61120304eb45d62cc1d0559732e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b8a985748c8e65ef1e741697db1f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499a85a955ccd82cb0277abc5d8077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9974abb212a564a9b5f1937f3bf048.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a0087c42b65d42ea360a913df28c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499a85a955ccd82cb0277abc5d8077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe4b6107badfa3b473adfaa763e9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf67b1d8117b44d0df8b5c2f9ddebd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>