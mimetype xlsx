--- v2 (2026-04-01)
+++ v3 (2026-05-31)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e9849a086e027869bf84a5ee4f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104794a759aa0665e7717bd0ac547c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cabf5bb80f30b41f6f27a619022da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d869911e8fb96a27d0530cebe2dc9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e03902f3f1e2f47694a2863ad23a9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643ad1d47e03f2011c9b0bd9af32817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857901f0a65fa6ad1b1fc79ce14dc06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f000c84a717b27a4ae8620d06d17a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae60228154d2221d8518ed7c7e945d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f630a89d2970d9e49af1debfd0d2ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b8a985748c8e65ef1e741697db1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7306fcaf82102595cc7a726d95f6b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a0087c42b65d42ea360a913df28c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da812fa2ad123d533dea5ce22823896b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039be5e82170184884ebdb2dd312371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf67b1d8117b44d0df8b5c2f9ddebd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d0fcff7ad8f55be06287976e2f81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>