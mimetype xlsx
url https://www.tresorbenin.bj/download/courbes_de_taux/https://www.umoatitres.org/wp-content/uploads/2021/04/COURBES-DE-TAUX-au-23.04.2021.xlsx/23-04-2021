--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104794a759aa0665e7717bd0ac547c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47616fbfd5dd78ee90bbe36f2c4724.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d869911e8fb96a27d0530cebe2dc9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172a850a60c4bd604e9ebfbc9b0197.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643ad1d47e03f2011c9b0bd9af32817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999708c07c797d1fb8d34c1a2b25ab8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f000c84a717b27a4ae8620d06d17a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a4816e236d4ce0bb22e21013e5236.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f630a89d2970d9e49af1debfd0d2ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d8128807393d1cacba6cadc299fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7306fcaf82102595cc7a726d95f6b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d9e12a61972a35fbd88c43cea0f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da812fa2ad123d533dea5ce22823896b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7b91afcf5af347490676f384decf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529a32b7d81f0d59cc4214b3e7d8d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d0fcff7ad8f55be06287976e2f81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3bca7d7f4805d3436f203041df7db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>