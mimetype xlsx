--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47616fbfd5dd78ee90bbe36f2c4724.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a52943322809ce539ef4e2f226bf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5be8fa59c29eb487144933362dbd78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172a850a60c4bd604e9ebfbc9b0197.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a52943322809ce539ef4e2f226bf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe20af57d369c300a2c123eec464985.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999708c07c797d1fb8d34c1a2b25ab8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a52943322809ce539ef4e2f226bf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72dfcd298c5a77dc0a6da658707c49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a4816e236d4ce0bb22e21013e5236.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a52943322809ce539ef4e2f226bf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47c3f896f9317463a20b85a4e651f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d8128807393d1cacba6cadc299fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a52943322809ce539ef4e2f226bf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a19a45f4b21d91d26c4ff3ebfa91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d9e12a61972a35fbd88c43cea0f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a52943322809ce539ef4e2f226bf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d0e5fb6b8422ced88ade0b3b4a28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7b91afcf5af347490676f384decf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a52943322809ce539ef4e2f226bf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38a9ea42a73bc807a83628f87e9962.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae96f6752a4010ad5e4f9c8d95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3bca7d7f4805d3436f203041df7db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a52943322809ce539ef4e2f226bf4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320270ad062fec41581d2cf2412e381.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>