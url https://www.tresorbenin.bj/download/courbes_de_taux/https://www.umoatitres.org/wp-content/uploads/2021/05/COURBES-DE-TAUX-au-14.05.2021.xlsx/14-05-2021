--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a41773607a564f8d552975031b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2883281c0fd9ab18eabc2f06ddf8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8970415f53de0868ef047927a87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f8f5707cee134dceb47a9048ce7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a41773607a564f8d552975031b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c2106303435775095b512154954a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8970415f53de0868ef047927a87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028f2de3d271ef0ff802db10ecda28d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a41773607a564f8d552975031b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23266be11084df0f8b486f94f72426e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8970415f53de0868ef047927a87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974f253f7f0650d8d7d26a47f83be6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a41773607a564f8d552975031b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28261d8f0dc91e5fd2d02cf85478b271.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8970415f53de0868ef047927a87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b4310fa21436dfb2df58206707048.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a41773607a564f8d552975031b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6246c913a7ba47fa7fbc82ac18d4de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8970415f53de0868ef047927a87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc85959e47db9e51b518bf41181a30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a41773607a564f8d552975031b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624a18b4d3e8f87f95f10380fc97647.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8970415f53de0868ef047927a87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026920ad5baa468472e41216251c55b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a41773607a564f8d552975031b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7f7e08d4ad9154c2cf4b4ba2dfe4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8970415f53de0868ef047927a87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafaec9cda0626cd06354c689a743c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a41773607a564f8d552975031b3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234f86855dc4cd8bdb0551c8ab9f755.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8970415f53de0868ef047927a87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fbdd9d7c6689222175c2712c0626f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>