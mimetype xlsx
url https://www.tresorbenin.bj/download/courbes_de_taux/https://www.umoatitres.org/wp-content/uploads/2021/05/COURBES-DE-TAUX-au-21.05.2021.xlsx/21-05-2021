--- v3 (2026-06-30)
+++ v4 (2026-09-29)
@@ -475,79 +475,79 @@
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="14" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a9b21d4cd83c5057946673c2cd160.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece863a7c0662679afb04b21b9905b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df32dffa09c7b1ccf6887b71666367.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1bddd01c37b7d97c4c592f030c93f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece863a7c0662679afb04b21b9905b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bba4493d664eb36d5f90697bc1a2a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b96afe3afacf6b552c6669ce73c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece863a7c0662679afb04b21b9905b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8e032f16eada1d0d7217cd12b593a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68d4d52a87fc7decf8d1dba3a20d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece863a7c0662679afb04b21b9905b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a288610f9f645f5d0c14469bf6a4e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311af44677740e31dd320c2bcddf269b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece863a7c0662679afb04b21b9905b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f657fbba6b4e00f966c8febbfcd80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558faef23027acc92346300b5b81c89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece863a7c0662679afb04b21b9905b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec32172d595f2138f97cf63f0975d0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b22b2d512ec863889a4263f89da11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece863a7c0662679afb04b21b9905b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94283d875f7409661163a3329bb4e1ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db9fce883532da696821aa7ef4a0ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece863a7c0662679afb04b21b9905b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c990bf64f6d85cd2db250ccf95f4c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>