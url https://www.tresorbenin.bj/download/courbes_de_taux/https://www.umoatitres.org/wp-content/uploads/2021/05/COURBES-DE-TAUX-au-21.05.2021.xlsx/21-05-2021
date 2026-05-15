--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -475,79 +475,79 @@
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="14" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a776441a61db7415d48cc1d4b3e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04dd07569123bec3aa40d0118d68d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc509dcc9ebc26be7f560fe3237582.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a776441a61db7415d48cc1d4b3e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622fd20faa574041b4c39fbe2395b0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d98428ae7d3d5488dac67614233f7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a776441a61db7415d48cc1d4b3e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dbebac7222d60c4bf963db3ca0003.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9f201d52765dd47eb6ce8d8147e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a776441a61db7415d48cc1d4b3e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9189cb3bad12bc25a3b0f1fafcaf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28abb4cb2067015cb29002281e94e75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a776441a61db7415d48cc1d4b3e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc31e2d4f23793a78c767452aeee57f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d8432e6137650c913b92d0eaf6b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a776441a61db7415d48cc1d4b3e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73cc8dea6cc2a314b3c85c8b31f456.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0364e149756b8fa568b87e3e48c0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a776441a61db7415d48cc1d4b3e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6d8d1612b4f9418cbbe5137916ef3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41805b013e1e3411665bc7f6a53580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a776441a61db7415d48cc1d4b3e35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe0a992b8fef26e8108831dda4be7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef40884a67354482b7fa43694f0d1b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>