--- v2 (2026-05-15)
+++ v3 (2026-06-30)
@@ -475,79 +475,79 @@
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="14" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc509dcc9ebc26be7f560fe3237582.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a9b21d4cd83c5057946673c2cd160.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d98428ae7d3d5488dac67614233f7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1bddd01c37b7d97c4c592f030c93f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9f201d52765dd47eb6ce8d8147e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b96afe3afacf6b552c6669ce73c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28abb4cb2067015cb29002281e94e75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68d4d52a87fc7decf8d1dba3a20d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d8432e6137650c913b92d0eaf6b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311af44677740e31dd320c2bcddf269b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0364e149756b8fa568b87e3e48c0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558faef23027acc92346300b5b81c89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41805b013e1e3411665bc7f6a53580.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b22b2d512ec863889a4263f89da11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf5f03ff8fa362629ab210237c415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef40884a67354482b7fa43694f0d1b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd3b29adbdcd6e4ea4a9d959f5dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db9fce883532da696821aa7ef4a0ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>